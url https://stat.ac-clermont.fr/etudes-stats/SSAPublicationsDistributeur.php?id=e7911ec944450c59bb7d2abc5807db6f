--- v0 (2026-09-09)
+++ v1 (2026-10-30)
@@ -13,56 +13,56 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView xWindow="0" yWindow="0" windowWidth="13125" windowHeight="6105" firstSheet="0" activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="Conditions_utilisations_2D" sheetId="1" state="visible" r:id="rId1"/>
     <sheet name="Etablissements_2D" sheetId="2" state="visible" r:id="rId2"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3312" uniqueCount="3312">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="3311" uniqueCount="3311">
   <si>
     <t xml:space="preserve">Conditions d'utilisation des données</t>
   </si>
   <si>
-    <t xml:space="preserve">Date d'extraction : 20260907</t>
+    <t xml:space="preserve">Date d'extraction : 20261016</t>
   </si>
   <si>
     <t xml:space="preserve">Source des données :  rectorat de Clermont-Ferrand - Service Prospective et Statistique - SIASEPP</t>
   </si>
   <si>
     <t xml:space="preserve">Site : http://www.ac-clermont.fr/etudes-stats/</t>
   </si>
   <si>
     <t xml:space="preserve">Mention : Pour toutes utilisations de ces données merci de reporter la mention 'Source : rectorat de Clermont-Ferrand - Service Prospective et Statistique - SIASEPP'</t>
   </si>
   <si>
     <t xml:space="preserve">Définition des données : Etablissements du 2nd degré public et privé sous contrat de l'académie de Clermont-Ferrand pour la rentrée 2026</t>
   </si>
   <si>
     <t xml:space="preserve">code_etablissement</t>
   </si>
   <si>
     <t xml:space="preserve">Code de l'établissement</t>
   </si>
   <si>
     <t xml:space="preserve">adresse</t>
   </si>
   <si>
     <t xml:space="preserve">Adresse de l'établissement</t>
   </si>
@@ -240,1601 +240,1688 @@
   <si>
     <t xml:space="preserve">REP</t>
   </si>
   <si>
     <t xml:space="preserve">Reseau d'éducation prioritaire</t>
   </si>
   <si>
     <t xml:space="preserve">REP_lib</t>
   </si>
   <si>
     <t xml:space="preserve">Libellé reseau d'éducation prioritaire</t>
   </si>
   <si>
     <t xml:space="preserve">repplus</t>
   </si>
   <si>
     <t xml:space="preserve">Reseau d'éducation prioritaire renforcée</t>
   </si>
   <si>
     <t xml:space="preserve">repplus_lib</t>
   </si>
   <si>
     <t xml:space="preserve">Libéllé reseau d'éducation prioritaire renforcée</t>
   </si>
   <si>
+    <t xml:space="preserve">0030001K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 avenue Michelet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03330</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470583022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALLIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BELLENAVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEAN BAPTISTE DESFILHES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Jean Baptiste Desfilhes</t>
+  </si>
+  <si>
+    <t xml:space="preserve">99</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANS OBJET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COLLEGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUBLIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06033</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VICHY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030001200019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030001K@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.080490448210654</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.19781024463818</t>
+  </si>
+  <si>
+    <t xml:space="preserve">706207.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6566444.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030002L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 rue JEAN FERLOT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470325041</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BELLERIVE-SUR-ALLIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEAN ROSTAND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Jean Rostand</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030002000012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030002L@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.400096426936808</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.12086720945426</t>
+  </si>
+  <si>
+    <t xml:space="preserve">730896.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6557974.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030004N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue JEAN MACE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470670388</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03036</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOURBON-L'ARCHAMBAULT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ACHILLE ALLIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Achille Allier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOULINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030004600017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030004N@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.058739178206148</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.58252410601851</t>
+  </si>
+  <si>
+    <t xml:space="preserve">704497.900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6609166.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030005P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">72 avenue Jean Jaurès</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP12</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470675095</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03048</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CERILLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FRANCOIS PERON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège François Péron</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONTLUCON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030005300013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030005P@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.8172315853373595</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.6184647741682</t>
+  </si>
+  <si>
+    <t xml:space="preserve">686014.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6613172.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030009U</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 rue Charles Louis Philippe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03430</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470075144</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03084</t>
+  </si>
+  <si>
+    <t xml:space="preserve">COSNE-D'ALLIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EMILE GUILLAUMIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Emile Guillaumin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030009500014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030009U@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.8321570680211394</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.47727547151724</t>
+  </si>
+  <si>
+    <t xml:space="preserve">687122.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6597490.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030010V</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avenue A.MIZON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03306</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470315255</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03095</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CUSSET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAURICE CONSTANTIN WEYER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Maurice Constantin Weyer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030010300024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030010V@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.4542102807232764</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.135967689413214</t>
+  </si>
+  <si>
+    <t xml:space="preserve">735065.600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6559674.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLG MAURICE CONSTANTIN WEYER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030013Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chemin DU BOIS DES MILLETS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03290</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470485208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOMPIERRE-SUR-BESBRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOUIS PERGAUD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Louis Pergaud</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030013700014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030013Y@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.671041064356489</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.51957949787653</t>
+  </si>
+  <si>
+    <t xml:space="preserve">751442.900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6602392.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030014Z</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 D rue DE L'EPINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP18</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03130</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470995071</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LE DONJON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VICTOR HUGO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Victor Hugo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030014500017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030014Z@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.7988453444258456</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.351818218537815</t>
+  </si>
+  <si>
+    <t xml:space="preserve">761428.700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6583854.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030015A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 place Jean Jaurès</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470077029</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03104</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DOYET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FERDINAND DUBREUIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Ferdinand Dubreuil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030015200013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030015A@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.8000038055275542</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.33585513517576</t>
+  </si>
+  <si>
+    <t xml:space="preserve">684616.200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6581790.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030017C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 RUE JOSEPH HENNEQUIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP66</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470900385</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03118</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GANNAT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JOSEPH HENNEQUIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Joseph Hennequin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030017800018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030017C@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1982225394093717</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.08792327350715</t>
+  </si>
+  <si>
+    <t xml:space="preserve">715316.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6554257.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030018D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Place DU CHAMP DE FOIRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03380</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470286110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HURIEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GEORGE SAND</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège George Sand</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030018600011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030018D@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.4755705043820084</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.37239721047247</t>
+  </si>
+  <si>
+    <t xml:space="preserve">659687.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6585962.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030019E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PLACE RENE FALLET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470347325</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03132</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JALIGNY-SUR-BESBRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DES CHENEVIERES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège des Chenevières</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030019400015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030019E@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.5930403397669433</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.381529831697094</t>
+  </si>
+  <si>
+    <t xml:space="preserve">745578.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6587014.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030021G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 place DU CHAMP DE FOIRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP21</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03320</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470678065</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03155</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LURCY-LEVIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANDRE BOUTRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège André Boutry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030021000019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030021G@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.9382698663143967</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.73330275346456</t>
+  </si>
+  <si>
+    <t xml:space="preserve">695286.200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6625912.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLG ANDRE BOUTRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030022H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUE DES COMBRAILLES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03420</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470516072</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03161</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARCILLAT-EN-COMBRAILLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE LA COMBRAILLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège de La Combraille</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030022800011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030022H@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.635679531285145</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.16611151326537</t>
+  </si>
+  <si>
+    <t xml:space="preserve">671889.400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6562985.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030023J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 rue DU COLLEGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470597106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03165</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LE MAYET-DE-MONTAGNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALICE ARTEIL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Alice Arteil</t>
+  </si>
+  <si>
+    <t xml:space="preserve">O</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030023600014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030023J@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.661202230477536</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.07169424546514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">751105.100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6552649.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030025L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 rue Madame de Staël</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP1147</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470097900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03185</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MADAME DE STAEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général Madame de Staël</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LYC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LYCEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">302</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LYCEE D ENSEIGNEMENT GENERAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030025100013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030025L@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.6099772654084097</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.33888877050187</t>
+  </si>
+  <si>
+    <t xml:space="preserve">670001.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6582182.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LG</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030026M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue CHRISTOPHE THIVRIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP415</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03107</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470081930</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PAUL CONSTANS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée polyvalent Paul Constans - Lycée des métiers scientifiques, industriels, administratifs et commerciaux</t>
+  </si>
+  <si>
+    <t xml:space="preserve">306</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LYCEE POLYVALENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030026900015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030026M@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.57768977701921</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.334726064937655</t>
+  </si>
+  <si>
+    <t xml:space="preserve">667515.100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6581732.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LPO LYC METIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030030S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">151 avenue de la République</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470052536</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEAN ZAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Jean Zay</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030030100016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030030S@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.5935179968108457</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.34955151574398</t>
+  </si>
+  <si>
+    <t xml:space="preserve">668741.100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6583372.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLG JEAN ZAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030035X</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 RUE JEANNE CLUZEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03390</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470076161</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03186</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONTMARAULT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEANNE CLUZEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Jeanne Cluzel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030035000013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030035X@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.9498408832212806</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.31575439720099</t>
+  </si>
+  <si>
+    <t xml:space="preserve">696140.300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6579540.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030036Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 cours VINCENT D'INDY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP1705</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470442642</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">THEODORE DE BANVILLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général Théodore de Banville</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030036800015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030036Y@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.3272453766026446</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.56840285597406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">725064.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6607648.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030038A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">39 place Jules Ferry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP5</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03401</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470469301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03321</t>
+  </si>
+  <si>
+    <t xml:space="preserve">YZEURE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEAN MONNET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée polyvalent Jean Monnet - Lycée des métiers du design et des arts verriers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030038400012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030038A@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.3550481042374205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.56700535862308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">727195.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6607502.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030039B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 rue PAPE CARPANTIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP1743</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470443561</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHARLES PEGUY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Charles Peguy</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030039200015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030039B@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.336200614771585</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.57032187433783</t>
+  </si>
+  <si>
+    <t xml:space="preserve">725749.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6607864.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030042E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue WADERSLOH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03310</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470031117</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03195</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NERIS-LES-BAINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FRANCOIS RABELAIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège François Rabelais</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030042600011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030042E@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.6643036621319447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.28544699109155</t>
+  </si>
+  <si>
+    <t xml:space="preserve">674154.300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6576228.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030043F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Avenue du Collège</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP41</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03260</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470596113</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03236</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT-GERMAIN-DES-FOSSES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEAN DE LA FONTAINE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Jean de La Fontaine</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030043400015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030043F@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.438760759595005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.20986934711744</t>
+  </si>
+  <si>
+    <t xml:space="preserve">733827.300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6567873.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030044G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">51 avenue Pasteur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470453374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03254</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT-POURCAIN-SUR-SIOULE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLAISE DE VIGENERE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général Blaise de Vigenère</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030044200018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030044G@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.2927816779870382</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.311310154344056</t>
+  </si>
+  <si>
+    <t xml:space="preserve">722531.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6579087.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030046J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">22 route DEPARTEMENTALE 945</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03240</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470471253</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03292</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TRONGET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHARLOTTE DELBO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Charlotte Delbo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030046700015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030046J@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0672597936995336</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.4208346840045</t>
+  </si>
+  <si>
+    <t xml:space="preserve">705165.600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6591210.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030047K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 rue EMILE BINON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP8</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470065005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03297</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VALLON-EN-SULLY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALAIN FOURNIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Alain Fournier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030047500026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030047K@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.6036456813261717</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.53139194713259</t>
+  </si>
+  <si>
+    <t xml:space="preserve">669621.300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6603562.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030048L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Place DES DROITS DE L'HOMME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP39</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470450151</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03298</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VARENNES-SUR-ALLIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTOINE DE ST EXUPERY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Antoine de Saint-Exupéry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030048300012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030048L@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.4075597652729375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.3135778470069</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731362.400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6579378.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030049M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 rue GALLIENI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470322022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LES CELESTINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Les Célestins</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030049100015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030049M@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.424209816986673</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.12100481120162</t>
+  </si>
+  <si>
+    <t xml:space="preserve">732758.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6557999.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030050N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">69 allée DES AILES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470317488</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JULES FERRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Jules Ferry</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030050900014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030050N@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.413383382758983</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.14846496083147</t>
+  </si>
+  <si>
+    <t xml:space="preserve">731906.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6561044.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLG JULES FERRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030051P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boulevard du 8 Mai 1945</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP310</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470972525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALBERT LONDRES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général et technologique Albert Londres - Lycée des métiers du bois, des énergies et des services aux organisations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LYCEE ENSEIGNT GENERAL ET TECHNOLOGIQUE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030051700017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030051P@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.4412197376458176</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.13183606504255</t>
+  </si>
+  <si>
+    <t xml:space="preserve">734065.300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6559209.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LGT LYC METIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030061A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP70310</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée professionnel Albert Londres - Lycée des métiers du bois, des énergies et des services aux organisations</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LP</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LYCEE PROFESSIONNEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">320</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030061600033</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030061A@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.4368706127058655</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.131888897598756</t>
+  </si>
+  <si>
+    <t xml:space="preserve">733729.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6559213.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LP LYC METIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030062B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 rue du 8 Mai 1945</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470468383</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANNE DE BEAUJEU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Anne de Beaujeu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030062400011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030062B@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.331519874112435</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.55946712423559</t>
+  </si>
+  <si>
+    <t xml:space="preserve">725396.400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6606657.40</t>
+  </si>
+  <si>
     <t xml:space="preserve">0030070K</t>
   </si>
   <si>
     <t xml:space="preserve">10 boulevard Carnot</t>
   </si>
   <si>
-    <t xml:space="preserve">03200</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">0470308585</t>
   </si>
   <si>
-    <t xml:space="preserve">003</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">SAINT DOMINIQUE</t>
   </si>
   <si>
     <t xml:space="preserve">Collège privé Saint Dominique</t>
   </si>
   <si>
     <t xml:space="preserve">30</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRAT D'ASSOCIATION TOUTES CLASSES</t>
   </si>
   <si>
-    <t xml:space="preserve">CLG</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">PR</t>
   </si>
   <si>
     <t xml:space="preserve">PRIVE</t>
   </si>
   <si>
-    <t xml:space="preserve">06033</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">77906626500017</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0030070K@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.423795667435027</t>
   </si>
   <si>
     <t xml:space="preserve">46.12334315805904</t>
   </si>
   <si>
     <t xml:space="preserve">732725.100</t>
   </si>
   <si>
     <t xml:space="preserve">6558258.90</t>
   </si>
   <si>
     <t xml:space="preserve">CLG PR</t>
   </si>
   <si>
-    <t xml:space="preserve">0</t>
-[...1429 lines deleted...]
-  <si>
     <t xml:space="preserve">0030072M</t>
   </si>
   <si>
     <t xml:space="preserve">26 ALLEE PIERRE BERTHOMIER</t>
   </si>
   <si>
     <t xml:space="preserve">BP138</t>
   </si>
   <si>
     <t xml:space="preserve">03304</t>
   </si>
   <si>
     <t xml:space="preserve">0470976020</t>
   </si>
   <si>
     <t xml:space="preserve">SAINT PIERRE</t>
   </si>
   <si>
     <t xml:space="preserve">Lycée général privé Saint Pierre</t>
   </si>
   <si>
     <t xml:space="preserve">77900745900018</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0030072M@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.4579653269081967</t>
   </si>
   <si>
     <t xml:space="preserve">46.134246158619284</t>
   </si>
   <si>
     <t xml:space="preserve">735356.600</t>
   </si>
   <si>
     <t xml:space="preserve">6559484.50</t>
   </si>
   <si>
     <t xml:space="preserve">LG PR</t>
   </si>
   <si>
+    <t xml:space="preserve">0030081X</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4  RUE ACHILLE ROCHE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP806</t>
+  </si>
+  <si>
+    <t xml:space="preserve">03008</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470440375</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT BENOIT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Saint Benoît</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38238239800040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030081X@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.3287612354575273</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.56308587580964</t>
+  </si>
+  <si>
+    <t xml:space="preserve">725183.400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6607058.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030084A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général privé Saint Benoît</t>
+  </si>
+  <si>
+    <t xml:space="preserve">38238239800016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030084A@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030091H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 allée JEAN-JACQUES SOULIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP406</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470062250</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEAN-JACQUES SOULIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Jean Jacques Soulier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19030091300018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030091H@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.5871188524818467</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.3290515369765</t>
+  </si>
+  <si>
+    <t xml:space="preserve">668237.100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6581098.60</t>
+  </si>
+  <si>
     <t xml:space="preserve">0030092J</t>
   </si>
   <si>
     <t xml:space="preserve">Avenue du 8 Mai 1945</t>
   </si>
   <si>
     <t xml:space="preserve">03120</t>
   </si>
   <si>
     <t xml:space="preserve">0470990374</t>
   </si>
   <si>
     <t xml:space="preserve">03138</t>
   </si>
   <si>
     <t xml:space="preserve">LAPALISSE</t>
   </si>
   <si>
     <t xml:space="preserve">LUCIEN COLON</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Lucien Colon</t>
   </si>
   <si>
     <t xml:space="preserve">19030092100011</t>
@@ -1866,242 +1953,155 @@
   <si>
     <t xml:space="preserve">NOTRE DAME DES VICTOIRES</t>
   </si>
   <si>
     <t xml:space="preserve">Collège privé Notre-Dame des Victoires</t>
   </si>
   <si>
     <t xml:space="preserve">77904986500016</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0030104X@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.2885331258980326</t>
   </si>
   <si>
     <t xml:space="preserve">46.305283272000224</t>
   </si>
   <si>
     <t xml:space="preserve">722206.500</t>
   </si>
   <si>
     <t xml:space="preserve">6578416.40</t>
   </si>
   <si>
-    <t xml:space="preserve">0030081X</t>
-[...83 lines deleted...]
-    <t xml:space="preserve">6581098.60</t>
+    <t xml:space="preserve">0030105Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">11 rue FAUBOURG DE LA GIRONDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470280466</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT-JOSEPH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée professionnel privé Saint-Joseph</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77554827400080</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030105Y@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.608079505556569</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.341210008068366</t>
+  </si>
+  <si>
+    <t xml:space="preserve">669856.300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6582440.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LP PR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030112F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 rue DE BOURGOGNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470206025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANNA RODIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée professionnel privé Anna Rodier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77904014600028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030112F@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.335739525118934</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.56647831908309</t>
+  </si>
+  <si>
+    <t xml:space="preserve">725716.300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6607437.70</t>
   </si>
   <si>
     <t xml:space="preserve">0030119N</t>
   </si>
   <si>
     <t xml:space="preserve">38  RUE DES MERLES</t>
   </si>
   <si>
     <t xml:space="preserve">0470293522</t>
   </si>
   <si>
     <t xml:space="preserve">JULES VERNE</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Jules Verne</t>
   </si>
   <si>
     <t xml:space="preserve">19030119200018</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0030119N@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">2.5720061395941825</t>
   </si>
   <si>
     <t xml:space="preserve">46.34283173756752</t>
   </si>
   <si>
     <t xml:space="preserve">667082.800</t>
   </si>
   <si>
     <t xml:space="preserve">6582634.80</t>
   </si>
   <si>
     <t xml:space="preserve">CLG JULES VERNE</t>
   </si>
   <si>
-    <t xml:space="preserve">0030105Y</t>
-[...67 lines deleted...]
-  <si>
     <t xml:space="preserve">0030445T</t>
   </si>
   <si>
     <t xml:space="preserve">Lycée général privé Saint-Joseph</t>
   </si>
   <si>
     <t xml:space="preserve">77554827400031</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0030445T@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">0030758H</t>
   </si>
   <si>
     <t xml:space="preserve">4 rue DES BERNARDINES</t>
   </si>
   <si>
     <t xml:space="preserve">BP1237</t>
   </si>
   <si>
     <t xml:space="preserve">0470056359</t>
   </si>
   <si>
     <t xml:space="preserve">19030758700013</t>
@@ -2415,107 +2415,107 @@
   <si>
     <t xml:space="preserve">LOUIS ARAGON</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Louis Aragon</t>
   </si>
   <si>
     <t xml:space="preserve">19030956700013</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0030956Y@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">2.5323407086340906</t>
   </si>
   <si>
     <t xml:space="preserve">46.36330155166276</t>
   </si>
   <si>
     <t xml:space="preserve">664045.600</t>
   </si>
   <si>
     <t xml:space="preserve">6584925.60</t>
   </si>
   <si>
+    <t xml:space="preserve">0030979Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 allée PIERRE BERTHOMIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT JOSEPH</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Saint Joseph</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030979Y@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0030980Z</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10  RUE DES AUGUSTINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0470900112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINTE PROCULE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Sainte Procule</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77901506400032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0030980Z@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1939568287182785</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.09967306229455</t>
+  </si>
+  <si>
+    <t xml:space="preserve">714983.700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6555560.90</t>
+  </si>
+  <si>
     <t xml:space="preserve">0030981A</t>
   </si>
   <si>
     <t xml:space="preserve">Collège privé Saint-Joseph</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0030981A@ac-clermont.fr</t>
   </si>
   <si>
-    <t xml:space="preserve">0030979Y</t>
-[...46 lines deleted...]
-  <si>
     <t xml:space="preserve">0031010G</t>
   </si>
   <si>
     <t xml:space="preserve">17 rue PABLO NERUDA</t>
   </si>
   <si>
     <t xml:space="preserve">03270</t>
   </si>
   <si>
     <t xml:space="preserve">0470592919</t>
   </si>
   <si>
     <t xml:space="preserve">03264</t>
   </si>
   <si>
     <t xml:space="preserve">SAINT-YORRE</t>
   </si>
   <si>
     <t xml:space="preserve">19030958300010</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0031010G@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.4689503774089268</t>
@@ -2691,81 +2691,153 @@
   <si>
     <t xml:space="preserve">06153</t>
   </si>
   <si>
     <t xml:space="preserve">SAINT-FLOUR</t>
   </si>
   <si>
     <t xml:space="preserve">19150001600016</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0150001V@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">2.935350443668641</t>
   </si>
   <si>
     <t xml:space="preserve">45.23060574067779</t>
   </si>
   <si>
     <t xml:space="preserve">694926.600</t>
   </si>
   <si>
     <t xml:space="preserve">6459032.50</t>
   </si>
   <si>
+    <t xml:space="preserve">0150005Z</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23 avenue DES PUPILLES DE LA NAT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP523</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15005</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471455900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AURILLAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA JORDANNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège La Jordanne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06151</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AURILLAC-SUD-CANTAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19150005700010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0150005Z@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.4404891188948716</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.92112444913023</t>
+  </si>
+  <si>
+    <t xml:space="preserve">655849.200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6424815.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0150006A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 rue DU DOCTEUR CHIBRET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP535</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471454949</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONNET-MERMOZ</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée polyvalent Monnet-Mermoz - Lycée des métiers des sciences et techniques appliquées à l'industrie et aux services</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19150006500013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0150006A@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.4525298983217865</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.936472826912066</t>
+  </si>
+  <si>
+    <t xml:space="preserve">656811.100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6426512.90</t>
+  </si>
+  <si>
     <t xml:space="preserve">0150008C</t>
   </si>
   <si>
     <t xml:space="preserve">55 avenue DU DOCTEUR JEAN CHANAL</t>
   </si>
   <si>
     <t xml:space="preserve">BP527</t>
   </si>
   <si>
-    <t xml:space="preserve">15005</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">0471456060</t>
   </si>
   <si>
-    <t xml:space="preserve">15014</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">RAYMOND CORTAT</t>
   </si>
   <si>
-    <t xml:space="preserve">Lycée professionnel Raymond Cortat - Lycée des métiers de la restauration et du service aux personnes et aux entreprises</t>
-[...5 lines deleted...]
-    <t xml:space="preserve">AURILLAC-SUD-CANTAL</t>
+    <t xml:space="preserve">Lycée professionnel Raymond Cortat</t>
   </si>
   <si>
     <t xml:space="preserve">19150008100010</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0150008C@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">2.459728728965931</t>
   </si>
   <si>
     <t xml:space="preserve">44.943522006713636</t>
   </si>
   <si>
     <t xml:space="preserve">657384.400</t>
   </si>
   <si>
     <t xml:space="preserve">6427292.20</t>
   </si>
   <si>
     <t xml:space="preserve">0150010E</t>
   </si>
   <si>
     <t xml:space="preserve">3 avenue DU DR LOUIS MALLET</t>
   </si>
@@ -2904,120 +2976,183 @@
   <si>
     <t xml:space="preserve">PIERRE GALERY</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Pierre Galery</t>
   </si>
   <si>
     <t xml:space="preserve">19150014900015</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0150014J@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.1915397683280062</t>
   </si>
   <si>
     <t xml:space="preserve">45.2505984062854</t>
   </si>
   <si>
     <t xml:space="preserve">715025.700</t>
   </si>
   <si>
     <t xml:space="preserve">6461268.80</t>
   </si>
   <si>
-    <t xml:space="preserve">0150005Z</t>
-[...68 lines deleted...]
-    <t xml:space="preserve">6426512.90</t>
+    <t xml:space="preserve">0150016L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 rue D'ENCHALADE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP89</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471680620</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAURIAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DU MERIDIEN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège du Méridien</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06152</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAURIAC-NORD-OUEST CANTAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19150016400014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0150016L@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.3366392993114222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.219362758777955</t>
+  </si>
+  <si>
+    <t xml:space="preserve">647932.900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6458000.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0150018N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 rue du Collège</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP27</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471490064</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MAURS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DES PORTES DU MIDI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège des Portes du Midi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19150018000010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0150018N@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.2004700766620156</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.70946124528943</t>
+  </si>
+  <si>
+    <t xml:space="preserve">636671.900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6401469.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0150020R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue DU PRE DE DOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471492295</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15134</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONTSALVY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARCELLIN BOULE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Marcellin Boule</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19150020600013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0150020R@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.5025105482065073</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.708349212237835</t>
+  </si>
+  <si>
+    <t xml:space="preserve">660594.300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6401149.40</t>
   </si>
   <si>
     <t xml:space="preserve">0150022T</t>
   </si>
   <si>
     <t xml:space="preserve">3 rue DE LA COSTE</t>
   </si>
   <si>
     <t xml:space="preserve">15300</t>
   </si>
   <si>
     <t xml:space="preserve">0471200520</t>
   </si>
   <si>
     <t xml:space="preserve">15138</t>
   </si>
   <si>
     <t xml:space="preserve">MURAT</t>
   </si>
   <si>
     <t xml:space="preserve">JOSEPH CONSTANT</t>
   </si>
   <si>
     <t xml:space="preserve">Lycée professionnel Joseph Constant - Lycée des métiers du bois et des monts du Cantal</t>
   </si>
@@ -3108,201 +3243,225 @@
   <si>
     <t xml:space="preserve">6424742.30</t>
   </si>
   <si>
     <t xml:space="preserve">0150025W</t>
   </si>
   <si>
     <t xml:space="preserve">Place DES CARMES</t>
   </si>
   <si>
     <t xml:space="preserve">15700</t>
   </si>
   <si>
     <t xml:space="preserve">0471404311</t>
   </si>
   <si>
     <t xml:space="preserve">15153</t>
   </si>
   <si>
     <t xml:space="preserve">PLEAUX</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Raymond Cortat</t>
   </si>
   <si>
-    <t xml:space="preserve">06152</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">19150025500010</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0150025W@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">2.2277696369265203</t>
   </si>
   <si>
     <t xml:space="preserve">45.133948224546884</t>
   </si>
   <si>
     <t xml:space="preserve">639295.200</t>
   </si>
   <si>
     <t xml:space="preserve">6448592.40</t>
   </si>
   <si>
-    <t xml:space="preserve">0150016L</t>
-[...125 lines deleted...]
-    <t xml:space="preserve">6401149.40</t>
+    <t xml:space="preserve">0150027Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 rue du 8 Mai 1945</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471780504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15162</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIOM-ES-MONTAGNES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GEORGES BATAILLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Georges Bataille</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19150027100017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0150027Y@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.6611604882803324</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.28132316593151</t>
+  </si>
+  <si>
+    <t xml:space="preserve">673433.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6464720.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0150028Z</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 rue des Ecoles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15310</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471476006</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15175</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT-CERNIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HENRI MONDOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Henri Mondor</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19150028900019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0150028Z@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.422440531243308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.05691083416307</t>
+  </si>
+  <si>
+    <t xml:space="preserve">654535.300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6439906.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0150029A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue Blaise Pascal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471600125</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15187</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLAISE PASCAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Blaise Pascal</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19150029700012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0150029A@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.087730902175548</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.03657953411601</t>
+  </si>
+  <si>
+    <t xml:space="preserve">706908.600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6437485.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0150030B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20 rue MARCELLIN BOUDET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471600550</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE HAUTE AUVERGNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée polyvalent de Haute Auvergne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19150030500013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0150030B@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.081979523623386</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.03520182701882</t>
+  </si>
+  <si>
+    <t xml:space="preserve">706455.900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6437332.20</t>
   </si>
   <si>
     <t xml:space="preserve">0150033E</t>
   </si>
   <si>
     <t xml:space="preserve">Rue DES VERGNES</t>
   </si>
   <si>
     <t xml:space="preserve">15800</t>
   </si>
   <si>
     <t xml:space="preserve">0471475235</t>
   </si>
   <si>
     <t xml:space="preserve">15258</t>
   </si>
   <si>
     <t xml:space="preserve">VIC-SUR-CERE</t>
   </si>
   <si>
     <t xml:space="preserve">19150033900012</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0150033E@ac-clermont.fr</t>
   </si>
@@ -3339,284 +3498,125 @@
   <si>
     <t xml:space="preserve">GEORGES BRASSENS</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Georges Brassens</t>
   </si>
   <si>
     <t xml:space="preserve">19150034700015</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0150034F@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">2.438859889609578</t>
   </si>
   <si>
     <t xml:space="preserve">45.34161972699636</t>
   </si>
   <si>
     <t xml:space="preserve">656052.500</t>
   </si>
   <si>
     <t xml:space="preserve">6471515.50</t>
   </si>
   <si>
-    <t xml:space="preserve">0150027Y</t>
-[...155 lines deleted...]
-    <t xml:space="preserve">6437332.20</t>
+    <t xml:space="preserve">0150047V</t>
+  </si>
+  <si>
+    <t xml:space="preserve">23 rue du Collège</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471482818</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE LA COMMUNICATION ST GERAUD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée polyvalent privé de la Communication Saint Géraud</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45285944000011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0150047V@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.446329931837876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.93153955457273</t>
+  </si>
+  <si>
+    <t xml:space="preserve">656318.200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6425968.70</t>
   </si>
   <si>
     <t xml:space="preserve">0150053B</t>
   </si>
   <si>
     <t xml:space="preserve">3 avenue Charles de Gaulle</t>
   </si>
   <si>
     <t xml:space="preserve">BP102</t>
   </si>
   <si>
     <t xml:space="preserve">15106</t>
   </si>
   <si>
     <t xml:space="preserve">0471600458</t>
   </si>
   <si>
     <t xml:space="preserve">SAINT JOSEPH LA PRESENTATION</t>
   </si>
   <si>
     <t xml:space="preserve">Collège privé Saint Joseph La Présentation</t>
   </si>
   <si>
     <t xml:space="preserve">77910546900018</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0150053B@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.1023005923542235</t>
   </si>
   <si>
     <t xml:space="preserve">45.034109054997366</t>
   </si>
   <si>
     <t xml:space="preserve">708056.300</t>
   </si>
   <si>
     <t xml:space="preserve">6437212.50</t>
   </si>
   <si>
-    <t xml:space="preserve">0150047V</t>
-[...34 lines deleted...]
-  <si>
     <t xml:space="preserve">0150581A</t>
   </si>
   <si>
     <t xml:space="preserve">15220</t>
   </si>
   <si>
     <t xml:space="preserve">0471493350</t>
   </si>
   <si>
     <t xml:space="preserve">15196</t>
   </si>
   <si>
     <t xml:space="preserve">SAINT-MAMET-LA-SALVETAT</t>
   </si>
   <si>
     <t xml:space="preserve">JEAN DAUZIE</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Jean Dauzié</t>
   </si>
   <si>
     <t xml:space="preserve">19150581700012</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0150581A@ac-clermont.fr</t>
@@ -3690,110 +3690,110 @@
   <si>
     <t xml:space="preserve">JEANNE DE LA TREILHE</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Jeanne de La Treilhe</t>
   </si>
   <si>
     <t xml:space="preserve">19150639300013</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0150639N@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">2.44692059748447</t>
   </si>
   <si>
     <t xml:space="preserve">44.93133090601012</t>
   </si>
   <si>
     <t xml:space="preserve">656364.600</t>
   </si>
   <si>
     <t xml:space="preserve">6425945.20</t>
   </si>
   <si>
+    <t xml:space="preserve">0150646W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">16 avenue HENRI MONDOR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471482222</t>
+  </si>
+  <si>
+    <t xml:space="preserve">EMILE DUCLAUX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général Emile Duclaux</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19150646800013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0150646W@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.4394404434971535</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.927781958508774</t>
+  </si>
+  <si>
+    <t xml:space="preserve">655771.700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6425555.10</t>
+  </si>
+  <si>
     <t xml:space="preserve">0150647X</t>
   </si>
   <si>
     <t xml:space="preserve">7 rue Jules Ferry</t>
   </si>
   <si>
     <t xml:space="preserve">0471484040</t>
   </si>
   <si>
     <t xml:space="preserve">19151999000011</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0150647X@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">2.441419929109492</t>
   </si>
   <si>
     <t xml:space="preserve">44.92588312239503</t>
   </si>
   <si>
     <t xml:space="preserve">655926.400</t>
   </si>
   <si>
     <t xml:space="preserve">6425342.80</t>
   </si>
   <si>
-    <t xml:space="preserve">0150646W</t>
-[...31 lines deleted...]
-  <si>
     <t xml:space="preserve">0150666T</t>
   </si>
   <si>
     <t xml:space="preserve">1 rue DE L'EGALITE</t>
   </si>
   <si>
     <t xml:space="preserve">0471601732</t>
   </si>
   <si>
     <t xml:space="preserve">LA VIGIERE</t>
   </si>
   <si>
     <t xml:space="preserve">Collège La Vigière</t>
   </si>
   <si>
     <t xml:space="preserve">19150666600012</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0150666T@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.107099229562304</t>
   </si>
   <si>
     <t xml:space="preserve">45.03302408295205</t>
@@ -3903,239 +3903,239 @@
   <si>
     <t xml:space="preserve">0150760V</t>
   </si>
   <si>
     <t xml:space="preserve">47 AVENUE DES PRADES</t>
   </si>
   <si>
     <t xml:space="preserve">Lycée Polyvalent privé Gerbert</t>
   </si>
   <si>
     <t xml:space="preserve">Ce.0150760V@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">2.435849809012091</t>
   </si>
   <si>
     <t xml:space="preserve">44.91492441663394</t>
   </si>
   <si>
     <t xml:space="preserve">655478.200</t>
   </si>
   <si>
     <t xml:space="preserve">6424128.80</t>
   </si>
   <si>
+    <t xml:space="preserve">0430001T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43270</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471007174</t>
+  </si>
+  <si>
+    <t xml:space="preserve">043</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAUTE-LOIRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ALLEGRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DU MONT BAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège du Mont Bar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06432</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LE PUY-EN-VELAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19430001800018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0430001T@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.7154504408267877</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.20039283628822</t>
+  </si>
+  <si>
+    <t xml:space="preserve">756174.600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6455929.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0430002U</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Route DU BASBORY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471762030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43033</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BLESLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DES FONTILLES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège des Fontilles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06431</t>
+  </si>
+  <si>
+    <t xml:space="preserve">HAUT-ALLIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19430002600011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0430002U@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1738901302440268</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.3178359043514</t>
+  </si>
+  <si>
+    <t xml:space="preserve">713624.700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6468732.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0430003V</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plateau ST LAURENT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP110</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43103</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471500875</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BRIOUDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA FAYETTE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général et technologique La Fayette</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19430003400015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0430003V@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.381719702973149</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.289226025004574</t>
+  </si>
+  <si>
+    <t xml:space="preserve">729923.900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6465612.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LGT</t>
+  </si>
+  <si>
     <t xml:space="preserve">0430006Y</t>
   </si>
   <si>
     <t xml:space="preserve">Rue SAINT ESPRIT</t>
   </si>
   <si>
     <t xml:space="preserve">43160</t>
   </si>
   <si>
     <t xml:space="preserve">0471000189</t>
   </si>
   <si>
-    <t xml:space="preserve">043</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">43048</t>
   </si>
   <si>
     <t xml:space="preserve">LA CHAISE-DIEU</t>
   </si>
   <si>
     <t xml:space="preserve">HENRI POURRAT</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Henri Pourrat</t>
   </si>
   <si>
-    <t xml:space="preserve">06432</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">19430006700023</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0430006Y@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.6952995197464724</t>
   </si>
   <si>
     <t xml:space="preserve">45.322069499417815</t>
   </si>
   <si>
     <t xml:space="preserve">754473.500</t>
   </si>
   <si>
     <t xml:space="preserve">6469427.90</t>
   </si>
   <si>
-    <t xml:space="preserve">0430001T</t>
-[...133 lines deleted...]
-  <si>
     <t xml:space="preserve">0430010C</t>
   </si>
   <si>
     <t xml:space="preserve">2 rue du Collège</t>
   </si>
   <si>
     <t xml:space="preserve">43500</t>
   </si>
   <si>
     <t xml:space="preserve">0471032038</t>
   </si>
   <si>
     <t xml:space="preserve">43080</t>
   </si>
   <si>
     <t xml:space="preserve">CRAPONNE-SUR-ARZON</t>
   </si>
   <si>
     <t xml:space="preserve">DES HAUTS DE L'ARZON</t>
   </si>
   <si>
     <t xml:space="preserve">Collège des Hauts de L'Arzon</t>
   </si>
   <si>
     <t xml:space="preserve">19430010900015</t>
@@ -4704,125 +4704,125 @@
   <si>
     <t xml:space="preserve">JOACHIM BARRANDE</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Joachim Barrande</t>
   </si>
   <si>
     <t xml:space="preserve">19430032300012</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0430032B@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.546530108007722</t>
   </si>
   <si>
     <t xml:space="preserve">44.957087205243475</t>
   </si>
   <si>
     <t xml:space="preserve">743098.900</t>
   </si>
   <si>
     <t xml:space="preserve">6428801.80</t>
   </si>
   <si>
+    <t xml:space="preserve">0430034D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 BOULEVARD LEON ROCHER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471598294</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43244</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TENCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE LA LIONCHERE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège de la Lionchère</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19430034900017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0430034D@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.294139245412932</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.11313429484567</t>
+  </si>
+  <si>
+    <t xml:space="preserve">801766.900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6446817.80</t>
+  </si>
+  <si>
     <t xml:space="preserve">0430043N</t>
   </si>
   <si>
     <t xml:space="preserve">5 rue ANTOINE MARTIN</t>
   </si>
   <si>
     <t xml:space="preserve">0471092718</t>
   </si>
   <si>
     <t xml:space="preserve">JULES VALLES</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Jules Vallès</t>
   </si>
   <si>
     <t xml:space="preserve">19430043000015</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0430043N@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.8830806984331065</t>
   </si>
   <si>
     <t xml:space="preserve">45.03779499859406</t>
   </si>
   <si>
     <t xml:space="preserve">769537.800</t>
   </si>
   <si>
     <t xml:space="preserve">6438005.30</t>
   </si>
   <si>
-    <t xml:space="preserve">0430034D</t>
-[...40 lines deleted...]
-  <si>
     <t xml:space="preserve">0430052Y</t>
   </si>
   <si>
     <t xml:space="preserve">Rue DU 19 MARS 1962</t>
   </si>
   <si>
     <t xml:space="preserve">43110</t>
   </si>
   <si>
     <t xml:space="preserve">0477354727</t>
   </si>
   <si>
     <t xml:space="preserve">43012</t>
   </si>
   <si>
     <t xml:space="preserve">AUREC-SUR-LOIRE</t>
   </si>
   <si>
     <t xml:space="preserve">NOTRE DAME DE LA FAYE</t>
   </si>
   <si>
     <t xml:space="preserve">Collège privé Notre-Dame de La Faye</t>
   </si>
   <si>
     <t xml:space="preserve">77911595500022</t>
@@ -4902,126 +4902,201 @@
   <si>
     <t xml:space="preserve">Lycée général et technologique privé La Chartreuse Paradis</t>
   </si>
   <si>
     <t xml:space="preserve">42004907400016</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0430055B@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.912939675499227</t>
   </si>
   <si>
     <t xml:space="preserve">45.05434754177413</t>
   </si>
   <si>
     <t xml:space="preserve">771867.700</t>
   </si>
   <si>
     <t xml:space="preserve">6439870.70</t>
   </si>
   <si>
     <t xml:space="preserve">LGT PR</t>
   </si>
   <si>
+    <t xml:space="preserve">0430058E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">28 avenue Charles de Gaulle</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43120</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471758484</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43137</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MONISTROL-SUR-LOIRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOTRE DAME DU CHATEAU</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général et technologique privé Notre Dame du Château</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77560338400048</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0430058E@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.185345155318426</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.29220131933556</t>
+  </si>
+  <si>
+    <t xml:space="preserve">792913.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6466568.70</t>
+  </si>
+  <si>
     <t xml:space="preserve">0430065M</t>
   </si>
   <si>
     <t xml:space="preserve">16 bis rue Traversière</t>
   </si>
   <si>
     <t xml:space="preserve">0471657510</t>
   </si>
   <si>
     <t xml:space="preserve">43268</t>
   </si>
   <si>
     <t xml:space="preserve">SAINT-GABRIEL</t>
   </si>
   <si>
     <t xml:space="preserve">Lycée général et technologique privé Saint-Gabriel</t>
   </si>
   <si>
     <t xml:space="preserve">77916457300049</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0430065M@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">4.1218251525830745</t>
   </si>
   <si>
     <t xml:space="preserve">45.1420608614149</t>
   </si>
   <si>
     <t xml:space="preserve">788172.000</t>
   </si>
   <si>
     <t xml:space="preserve">6449822.90</t>
   </si>
   <si>
-    <t xml:space="preserve">0430058E</t>
-[...38 lines deleted...]
-    <t xml:space="preserve">6466568.70</t>
+    <t xml:space="preserve">0430068R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2  AVENUE DE LA PRAIRIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471032045</t>
+  </si>
+  <si>
+    <t xml:space="preserve">NOTRE DAME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Notre-Dame</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77912692900016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0430068R@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.846820422429131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.32966590343153</t>
+  </si>
+  <si>
+    <t xml:space="preserve">766335.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6470387.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0430069S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 rue du 11 Novembre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43220</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471617080</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43087</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DUNIERES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LE SACRE COEUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Le Sacré-Coeur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77912790100014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0430069S@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.344720697871253</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.21584153440861</t>
+  </si>
+  <si>
+    <t xml:space="preserve">805549.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6458289.40</t>
   </si>
   <si>
     <t xml:space="preserve">0430072V</t>
   </si>
   <si>
     <t xml:space="preserve">12 avenue de la Gare</t>
   </si>
   <si>
     <t xml:space="preserve">0471770638</t>
   </si>
   <si>
     <t xml:space="preserve">77913143200014</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0430072V@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.4931493230518322</t>
   </si>
   <si>
     <t xml:space="preserve">45.101972365017645</t>
   </si>
   <si>
     <t xml:space="preserve">738788.900</t>
   </si>
@@ -5100,144 +5175,207 @@
   <si>
     <t xml:space="preserve">SAINTE BERNADETTE</t>
   </si>
   <si>
     <t xml:space="preserve">Collège privé Sainte Bernadette</t>
   </si>
   <si>
     <t xml:space="preserve">77915042400025</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0430085J@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.3204899813487305</t>
   </si>
   <si>
     <t xml:space="preserve">45.404793258734784</t>
   </si>
   <si>
     <t xml:space="preserve">725071.900</t>
   </si>
   <si>
     <t xml:space="preserve">6478425.80</t>
   </si>
   <si>
-    <t xml:space="preserve">0430068R</t>
-[...71 lines deleted...]
-    <t xml:space="preserve">6458289.40</t>
+    <t xml:space="preserve">0430086K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUE CHAUSSADE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471087099</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77915256000024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0430086K@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.0617003251092445</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.03502419639102</t>
+  </si>
+  <si>
+    <t xml:space="preserve">783606.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6437870.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0430090P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">9 rue LIEUTENANT JANUEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471617090</t>
+  </si>
+  <si>
+    <t xml:space="preserve">43224</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINTE-SIGOLENE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SACRE COEUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Sacré-Coeur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77915711400017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0430090P@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.23309048008494</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.24206532998358</t>
+  </si>
+  <si>
+    <t xml:space="preserve">796743.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6461058.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0430092S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUE DES TOURS NEUVES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471778374</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA PRESENTATION</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé La Présentation</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77915854200026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0430092S@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.5482700095879314</t>
+  </si>
+  <si>
+    <t xml:space="preserve">44.9602705082447</t>
+  </si>
+  <si>
+    <t xml:space="preserve">743233.600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6429156.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0430093T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 PLACE SAINT MARTIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0471598179</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT-MARTIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Saint-Martin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77916070400044</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0430093T@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4.289729989026267</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.11543668547915</t>
+  </si>
+  <si>
+    <t xml:space="preserve">801416.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6447068.20</t>
   </si>
   <si>
     <t xml:space="preserve">0430098Y</t>
   </si>
   <si>
     <t xml:space="preserve">2 rue ANNE-MARIE MARTEL</t>
   </si>
   <si>
     <t xml:space="preserve">BP44</t>
   </si>
   <si>
     <t xml:space="preserve">43002</t>
   </si>
   <si>
     <t xml:space="preserve">0471054666</t>
   </si>
   <si>
     <t xml:space="preserve">SAINT-JACQUES DE COMPOSTELLE</t>
   </si>
   <si>
-    <t xml:space="preserve">Lycée polyvalent privé Saint-Jacques de Compostelle</t>
+    <t xml:space="preserve">Lycée polyvalent privé Saint-Jacques de Compostelle - Lycée des métiers du social, de la santé et du sport et des services aux entreprises</t>
   </si>
   <si>
     <t xml:space="preserve">51390348400014</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0430098Y@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.8865004767823748</t>
   </si>
   <si>
     <t xml:space="preserve">45.04533603967798</t>
   </si>
   <si>
     <t xml:space="preserve">769797.700</t>
   </si>
   <si>
     <t xml:space="preserve">6438845.80</t>
   </si>
   <si>
     <t xml:space="preserve">LPO PR METIER</t>
   </si>
   <si>
     <t xml:space="preserve">0430101B</t>
   </si>
@@ -5280,188 +5418,50 @@
   <si>
     <t xml:space="preserve">0471756282</t>
   </si>
   <si>
     <t xml:space="preserve">Lycée professionnel privé Notre Dame du Château</t>
   </si>
   <si>
     <t xml:space="preserve">77913565600014</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0430103D@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">4.1753006757846185</t>
   </si>
   <si>
     <t xml:space="preserve">45.29331590528348</t>
   </si>
   <si>
     <t xml:space="preserve">792124.700</t>
   </si>
   <si>
     <t xml:space="preserve">6466680.30</t>
   </si>
   <si>
-    <t xml:space="preserve">0430086K</t>
-[...136 lines deleted...]
-  <si>
     <t xml:space="preserve">0430109K</t>
   </si>
   <si>
     <t xml:space="preserve">8 rue DE L'ESTARET</t>
   </si>
   <si>
     <t xml:space="preserve">BP118</t>
   </si>
   <si>
     <t xml:space="preserve">0471745350</t>
   </si>
   <si>
     <t xml:space="preserve">ALEXANDRE VIALATTE</t>
   </si>
   <si>
     <t xml:space="preserve">Etablissement régional d'enseignement adapté Alexandre Vialatte</t>
   </si>
   <si>
     <t xml:space="preserve">19430109900017</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0430109K@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.393259936091883</t>
@@ -6099,50 +6099,188 @@
   <si>
     <t xml:space="preserve">06633</t>
   </si>
   <si>
     <t xml:space="preserve">ISSOIRE</t>
   </si>
   <si>
     <t xml:space="preserve">19630008100011</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0630008S@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">2.9373194959352937</t>
   </si>
   <si>
     <t xml:space="preserve">45.512532947572296</t>
   </si>
   <si>
     <t xml:space="preserve">695106.000</t>
   </si>
   <si>
     <t xml:space="preserve">6490341.80</t>
   </si>
   <si>
+    <t xml:space="preserve">0630009T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boulevard DE LA PORTE NEUVE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP46</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63160</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473684021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63040</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BILLOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DU BEFFROI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège du Beffroi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0663B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLERMONT COURNON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630009900013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630009T@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.338989347566814</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.72061406989556</t>
+  </si>
+  <si>
+    <t xml:space="preserve">726368.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6513504.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630010U</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63150</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473810644</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63246</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MURAT-LE-QUAIRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARCEL BONY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Marcel Bony</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0663C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLERMONT NORD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630010700014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630010U@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.7458040638018417</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.59422873269178</t>
+  </si>
+  <si>
+    <t xml:space="preserve">680182.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6499444.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630011V</t>
+  </si>
+  <si>
+    <t xml:space="preserve">10 route DE CLERMONT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63760</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473218210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63048</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BOURG-LASTIC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">WILLY MABRUT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Willy Mabrut</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630011500017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630011V@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.558819593560273</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.64745968422316</t>
+  </si>
+  <si>
+    <t xml:space="preserve">665637.200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6505420.20</t>
+  </si>
+  <si>
     <t xml:space="preserve">0630012W</t>
   </si>
   <si>
     <t xml:space="preserve">13 AVENUE DE CHARBONNIER</t>
   </si>
   <si>
     <t xml:space="preserve">63570</t>
   </si>
   <si>
     <t xml:space="preserve">0473541769</t>
   </si>
   <si>
     <t xml:space="preserve">63050</t>
   </si>
   <si>
     <t xml:space="preserve">BRASSAC-LES-MINES</t>
   </si>
   <si>
     <t xml:space="preserve">Lycée professionnel François Rabelais</t>
   </si>
   <si>
     <t xml:space="preserve">19630012300011</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0630012W@ac-clermont.fr</t>
@@ -6297,186 +6435,156 @@
   <si>
     <t xml:space="preserve">0473926610</t>
   </si>
   <si>
     <t xml:space="preserve">Lycée international Jeanne d'Arc</t>
   </si>
   <si>
     <t xml:space="preserve">19630019800013</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0630019D@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.094910709569304</t>
   </si>
   <si>
     <t xml:space="preserve">45.777440877001865</t>
   </si>
   <si>
     <t xml:space="preserve">707375.100</t>
   </si>
   <si>
     <t xml:space="preserve">6519762.90</t>
   </si>
   <si>
-    <t xml:space="preserve">0630009T</t>
-[...134 lines deleted...]
-    <t xml:space="preserve">6505420.20</t>
+    <t xml:space="preserve">0630020E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 rue HENRI SIMON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CS40003</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473412020</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SIDOINE APOLLINAIRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général et technologique Sidoine Apollinaire</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630020600014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630020E@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.08659177809139</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.78212110997083</t>
+  </si>
+  <si>
+    <t xml:space="preserve">706728.100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6520282.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630021F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">21 boulevard Robert Schuman</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP57</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63002</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473280808</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée polyvalent La Fayette - Lycée des métiers de la digitale industrie et du plurimédia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630021400034</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630021F@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1310900813041287</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.76306434124917</t>
+  </si>
+  <si>
+    <t xml:space="preserve">710189.100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6518170.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630022G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">127 rue DOCTEUR HOSPITAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473192100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ROGER CLAUSTRES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée professionnel Roger Claustres - Lycée des métiers des réalisations industrielles et artisanales</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630022200011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630022G@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0870595728694146</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.79567763209582</t>
+  </si>
+  <si>
+    <t xml:space="preserve">706762.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6521787.50</t>
   </si>
   <si>
     <t xml:space="preserve">0630024J</t>
   </si>
   <si>
     <t xml:space="preserve">12 rue JEAN BAPTISTE TORRILHON</t>
   </si>
   <si>
     <t xml:space="preserve">63000</t>
   </si>
   <si>
     <t xml:space="preserve">0473315656</t>
   </si>
   <si>
     <t xml:space="preserve">AMEDEE GASQUET</t>
   </si>
   <si>
     <t xml:space="preserve">Lycée professionnel Amédée Gasquet - Lycée des métiers des services aux entreprises</t>
   </si>
   <si>
     <t xml:space="preserve">19630024800024</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0630024J@ac-clermont.fr</t>
   </si>
@@ -6561,173 +6669,221 @@
   <si>
     <t xml:space="preserve">LUCIEN GACHON</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Lucien Gachon</t>
   </si>
   <si>
     <t xml:space="preserve">19630031300018</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0630031S@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.5601601750853504</t>
   </si>
   <si>
     <t xml:space="preserve">45.630559403496214</t>
   </si>
   <si>
     <t xml:space="preserve">743643.100</t>
   </si>
   <si>
     <t xml:space="preserve">6503601.80</t>
   </si>
   <si>
-    <t xml:space="preserve">0630020E</t>
-[...104 lines deleted...]
-    <t xml:space="preserve">6521787.50</t>
+    <t xml:space="preserve">0630034V</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27 boulevard Pasteur</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473890176</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63178</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général et technologique Murat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630034700016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630034V@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.2471395364602698</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.551030461865466</t>
+  </si>
+  <si>
+    <t xml:space="preserve">719282.900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6494645.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630036X</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Esplanade MARTHE GUILLAUME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63680</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473215049</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63192</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA TOUR-D'AUVERGNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SANCY - ARTENSE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Sancy - Artense</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630036200015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630036X@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.6914095681868657</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.53349029031202</t>
+  </si>
+  <si>
+    <t xml:space="preserve">675914.900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6492714.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630038Z</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Allée DES CHENES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63410</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473866037</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63206</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MANZAT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RENE CASSIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège René Cassin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630038800010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630038Z@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.942750188793627</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.96095502032864</t>
+  </si>
+  <si>
+    <t xml:space="preserve">695566.100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6540139.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630039A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Route DE VICHY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63350</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473687082</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63210</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MARINGUES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LOUISE MICHEL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Louise Michel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630039600013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630039A@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.337759764028205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.92701658515645</t>
+  </si>
+  <si>
+    <t xml:space="preserve">726174.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6536424.90</t>
   </si>
   <si>
     <t xml:space="preserve">0630041C</t>
   </si>
   <si>
     <t xml:space="preserve">3 rue RENE DESSIOVE</t>
   </si>
   <si>
-    <t xml:space="preserve">63500</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">0473891888</t>
   </si>
   <si>
-    <t xml:space="preserve">63178</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">HENRI SAINTE-CLAIRE DEVILLE</t>
   </si>
   <si>
     <t xml:space="preserve">Lycée professionnel Henri Sainte Claire Deville - Lycée des métiers des technologies industrielles</t>
   </si>
   <si>
     <t xml:space="preserve">19630041200018</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0630041C@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.2593103429302044</t>
   </si>
   <si>
     <t xml:space="preserve">45.538148732932854</t>
   </si>
   <si>
     <t xml:space="preserve">720237.200</t>
   </si>
   <si>
     <t xml:space="preserve">6493218.10</t>
   </si>
   <si>
     <t xml:space="preserve">0630045G</t>
@@ -6792,228 +6948,240 @@
   <si>
     <t xml:space="preserve">NESTOR PERRET</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Nestor Perret</t>
   </si>
   <si>
     <t xml:space="preserve">19630046100015</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0630046H@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">2.694040605007615</t>
   </si>
   <si>
     <t xml:space="preserve">46.110484506470726</t>
   </si>
   <si>
     <t xml:space="preserve">676368.500</t>
   </si>
   <si>
     <t xml:space="preserve">6556789.10</t>
   </si>
   <si>
-    <t xml:space="preserve">0630034V</t>
-[...152 lines deleted...]
-    <t xml:space="preserve">6536424.90</t>
+    <t xml:space="preserve">0630047J</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Place DES BALADINS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63380</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473799024</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63283</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PONTAUMUR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PIERRE GIRONNET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Pierre Gironnet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630047900017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630047J@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.673189398547085</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.86649460152472</t>
+  </si>
+  <si>
+    <t xml:space="preserve">674645.900</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6529700.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630049L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue DU COLONEL GASPARD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473887055</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63285</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PONTGIBAUD</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANNA GARCIN-MAYADE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Anna Garcin-Mayade</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630049500021</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630049L@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.8592296771036128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.82983762748091</t>
+  </si>
+  <si>
+    <t xml:space="preserve">689071.700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6525586.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630050M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">58 rue DUCHASSEIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63290</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473947112</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63291</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUY-GUILLAUME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CONDORCET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Condorcet</t>
+  </si>
+  <si>
+    <t xml:space="preserve">06635</t>
+  </si>
+  <si>
+    <t xml:space="preserve">THIERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630050300014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630050M@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.482139520237834</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.96206812088769</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737339.700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6540375.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630052P</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 rue DU GENERAL CHAPSAL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP48</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63201</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473646100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RIOM</t>
+  </si>
+  <si>
+    <t xml:space="preserve">C. ET P. VIRLOGEUX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général et technologique C. et P. Virlogeux</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630052900019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630052P@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.11582019178751</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.88627283886695</t>
+  </si>
+  <si>
+    <t xml:space="preserve">708982.200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6531850.90</t>
   </si>
   <si>
     <t xml:space="preserve">0630054S</t>
   </si>
   <si>
     <t xml:space="preserve">1 avenue JEAN MONNET</t>
   </si>
   <si>
-    <t xml:space="preserve">63201</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">0473646960</t>
   </si>
   <si>
-    <t xml:space="preserve">63300</t>
-[...4 lines deleted...]
-  <si>
     <t xml:space="preserve">MARIE LAURENCIN</t>
   </si>
   <si>
-    <t xml:space="preserve">Lycée professionnel Marie Laurencin - Lycée des métiers de la mode et des arts</t>
+    <t xml:space="preserve">Lycée professionnel Marie Laurencin - Lycée des métiers d'art, de la mode et des services</t>
   </si>
   <si>
     <t xml:space="preserve">19630054500023</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0630054S@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.1065803072789757</t>
   </si>
   <si>
     <t xml:space="preserve">45.901590312748084</t>
   </si>
   <si>
     <t xml:space="preserve">708263.300</t>
   </si>
   <si>
     <t xml:space="preserve">6533551.10</t>
   </si>
   <si>
     <t xml:space="preserve">0630056U</t>
   </si>
   <si>
     <t xml:space="preserve">0473658263</t>
   </si>
@@ -7026,488 +7194,320 @@
   <si>
     <t xml:space="preserve">GORDON BENNETT</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Gordon Bennett</t>
   </si>
   <si>
     <t xml:space="preserve">19630056000014</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0630056U@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">2.800629730823379</t>
   </si>
   <si>
     <t xml:space="preserve">45.68690449507767</t>
   </si>
   <si>
     <t xml:space="preserve">684482.400</t>
   </si>
   <si>
     <t xml:space="preserve">6509724.10</t>
   </si>
   <si>
-    <t xml:space="preserve">0630047J</t>
-[...164 lines deleted...]
-    <t xml:space="preserve">6531850.90</t>
+    <t xml:space="preserve">0630058W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 impasse BARRY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63660</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473954101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63319</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT-ANTHEME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VAL D'ANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Val d'Ance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630058600019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630058W@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.9182418528388365</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.52736542255688</t>
+  </si>
+  <si>
+    <t xml:space="preserve">771674.200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6492403.90</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630059X</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 place DE L'EGLISE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63520</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473708189</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63334</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT-DIER-D'AUVERGNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630059400013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630059X@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.4831500111521216</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.67629247612428</t>
+  </si>
+  <si>
+    <t xml:space="preserve">737612.100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6508641.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630060Y</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Plateau CHEZ PONET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP9</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473850664</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63338</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT-ELOY-LES-MINES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630060200014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630060Y@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.8233599179010205</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.163775688089004</t>
+  </si>
+  <si>
+    <t xml:space="preserve">686370.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6562676.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630061Z</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP19</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473854044</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DESAIX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée professionnel Desaix</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630061000017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630061Z@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.819240322157562</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.16132888683972</t>
+  </si>
+  <si>
+    <t xml:space="preserve">686051.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6562405.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630062A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chemin DE LA PLAGNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63340</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473964219</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63352</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT-GERMAIN-LEMBRON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DE LIZINIAT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège de Liziniat</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630062800019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630062A@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.234910019337738</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.457740841096076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">718359.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6484282.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0630063B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 bis rue F.BRUNMUROL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63122</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473614276</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63070</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CEYRAT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19630063600012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0630063B@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0643667538217563</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.73385177041824</t>
+  </si>
+  <si>
+    <t xml:space="preserve">705005.600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6514919.80</t>
   </si>
   <si>
     <t xml:space="preserve">0630064C</t>
   </si>
   <si>
     <t xml:space="preserve">Route DES GRANGES</t>
   </si>
   <si>
     <t xml:space="preserve">63630</t>
   </si>
   <si>
     <t xml:space="preserve">0473720010</t>
   </si>
   <si>
     <t xml:space="preserve">63353</t>
   </si>
   <si>
     <t xml:space="preserve">SAINT-GERMAIN-L'HERM</t>
   </si>
   <si>
     <t xml:space="preserve">GASPARD DES MONTAGNES</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Gaspard des Montagnes</t>
   </si>
   <si>
     <t xml:space="preserve">19630064400016</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0630064C@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.5398127631173337</t>
   </si>
   <si>
     <t xml:space="preserve">45.45648556727962</t>
   </si>
   <si>
     <t xml:space="preserve">742190.000</t>
   </si>
   <si>
     <t xml:space="preserve">6484260.00</t>
   </si>
   <si>
-    <t xml:space="preserve">0630058W</t>
-[...226 lines deleted...]
-  <si>
     <t xml:space="preserve">0630065D</t>
   </si>
   <si>
     <t xml:space="preserve">Rue Jules Ferry</t>
   </si>
   <si>
     <t xml:space="preserve">63390</t>
   </si>
   <si>
     <t xml:space="preserve">0473857256</t>
   </si>
   <si>
     <t xml:space="preserve">63354</t>
   </si>
   <si>
     <t xml:space="preserve">SAINT-GERVAIS-D'AUVERGNE</t>
   </si>
   <si>
     <t xml:space="preserve">BAPTISTE BASCOULERGUE</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Baptiste Bascoulergue</t>
   </si>
   <si>
     <t xml:space="preserve">19630065100011</t>
@@ -7914,1103 +7914,1100 @@
   <si>
     <t xml:space="preserve">SEVIGNE SAINT LOUIS</t>
   </si>
   <si>
     <t xml:space="preserve">Lycée général et technologique privé Sévigné Saint Louis</t>
   </si>
   <si>
     <t xml:space="preserve">77563471000013</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0631033F@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.248440260925036</t>
   </si>
   <si>
     <t xml:space="preserve">45.540978275658546</t>
   </si>
   <si>
     <t xml:space="preserve">719387.900</t>
   </si>
   <si>
     <t xml:space="preserve">6493529.40</t>
   </si>
   <si>
+    <t xml:space="preserve">0631034G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3 place MARINETTE MENUT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP133</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63203</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473380223</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINTE MARIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général privé Sainte Marie</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77926158500011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631034G@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1083298855305075</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.89270978557265</t>
+  </si>
+  <si>
+    <t xml:space="preserve">708400.300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6532564.90</t>
+  </si>
+  <si>
     <t xml:space="preserve">0631048X</t>
   </si>
   <si>
     <t xml:space="preserve">27 rue DU MARECHAL LECLERC</t>
   </si>
   <si>
     <t xml:space="preserve">0473981660</t>
   </si>
   <si>
     <t xml:space="preserve">RENE RAMBAUD - COIFFURE</t>
   </si>
   <si>
     <t xml:space="preserve">Lycée professionnel privé René Rambaud - Coiffure</t>
   </si>
   <si>
     <t xml:space="preserve">40210507600028</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0631048X@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.0868204012268996</t>
   </si>
   <si>
     <t xml:space="preserve">45.78428211056917</t>
   </si>
   <si>
     <t xml:space="preserve">706745.600</t>
   </si>
   <si>
     <t xml:space="preserve">6520521.80</t>
   </si>
   <si>
     <t xml:space="preserve">0631050Z</t>
   </si>
   <si>
     <t xml:space="preserve">14 rue GODEFROY DE BOUILLON</t>
   </si>
   <si>
     <t xml:space="preserve">0473985454</t>
   </si>
   <si>
-    <t xml:space="preserve">Lycée professionnel privé Anna Rodier - Lycée des métiers de l'industrie et des services aux entreprises</t>
-[...1 lines deleted...]
-  <si>
     <t xml:space="preserve">31</t>
   </si>
   <si>
     <t xml:space="preserve">CONTRAT ASSOCIATION PARTIE DES CLASSES</t>
   </si>
   <si>
     <t xml:space="preserve">51247239000040</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0631050Z@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.0922294651314473</t>
   </si>
   <si>
     <t xml:space="preserve">45.78053628337192</t>
   </si>
   <si>
     <t xml:space="preserve">707166.400</t>
   </si>
   <si>
     <t xml:space="preserve">6520106.60</t>
   </si>
   <si>
+    <t xml:space="preserve">0631068U</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GODEFROY DE BOUILLON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général et technologique privé Godefroy de Bouillon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77921894000012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631068U@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.092700577604986</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.780391818959124</t>
+  </si>
+  <si>
+    <t xml:space="preserve">707203.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6520090.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631070W</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 rue AMELIE MURAT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP79</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63402</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473373209</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63075</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CHAMALIERES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINTE THECLE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général et technologique privé Sainte Thècle - Lycée des métiers de la santé et du social</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77918786300013</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631070W@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0671606964702156</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.77715013553129</t>
+  </si>
+  <si>
+    <t xml:space="preserve">705218.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6519728.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LGT PR METIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631073Z</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5 rue BANSAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473980970</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MASSILLON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Massillon</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77921891600012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631073Z@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.092409912971293</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.77829391561661</t>
+  </si>
+  <si>
+    <t xml:space="preserve">707180.700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6519857.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631074A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 cours RAYMOND POINCARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473931014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FENELON SAINT-JOSEPH - SITE POINCARE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général et technologique privé Fénelon Saint-Joseph - Site Poincaré</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77921889000019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631074A@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.090182566936638</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.77129440949636</t>
+  </si>
+  <si>
+    <t xml:space="preserve">707008.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6519080.10</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631075B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">20 rue SAINTE GEORGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473317030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT ALYRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée général et technologique privé Saint Alyre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77921896500019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631075B@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.082459978692959</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.78448799096262</t>
+  </si>
+  <si>
+    <t xml:space="preserve">706406.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6520544.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631080G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 place des Ecoles</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473684026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77917711200017</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631080G@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.3365604006271448</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.72220171589082</t>
+  </si>
+  <si>
+    <t xml:space="preserve">726178.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6513679.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631081H</t>
+  </si>
+  <si>
+    <t xml:space="preserve">17 avenue MONT MOUCHET</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP94</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63170</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473260333</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63014</t>
+  </si>
+  <si>
+    <t xml:space="preserve">AUBIERE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FENELON SAINT-JOSEPH - SITE AUBIERE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Fénelon Saint Joseph - Site Aubière</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77921889000043</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631081H@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1062815352465227</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.74996130829274</t>
+  </si>
+  <si>
+    <t xml:space="preserve">708262.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6516712.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631083K</t>
+  </si>
+  <si>
+    <t xml:space="preserve">32 AVENUE EMMANUEL CHABRIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473820247</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77916722000010</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631083k@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.7383008251319625</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.54668884206942</t>
+  </si>
+  <si>
+    <t xml:space="preserve">757609.100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6494402.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631084L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 rue de l'hôpital</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473636082</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT LOUIS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Saint Louis</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77916545500030</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631084L@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.201998806257113</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.023157604057495</t>
+  </si>
+  <si>
+    <t xml:space="preserve">715626.700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6547065.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631085M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Saint Alyre</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77921896500027</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631085M@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.082469425455108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.784888702159705</t>
+  </si>
+  <si>
+    <t xml:space="preserve">706407.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6520589.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631086N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">118 avenue de la République</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP262</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63022</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473986720</t>
+  </si>
+  <si>
+    <t xml:space="preserve">FRANC ROSIER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Franc Rosier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631086N@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.108800353141656</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.788842056098616</t>
+  </si>
+  <si>
+    <t xml:space="preserve">708452.700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6521030.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631097A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 rue DU BARABAN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473687128</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77924172800012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631097A@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.33210953360189</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.92155376328032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">725739.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6535816.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631099C</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Place DES CORDELIERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473232525</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LES CORDELIERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Les Cordeliers</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77921892400032</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631099C@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1131804209323093</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.79614072981781</t>
+  </si>
+  <si>
+    <t xml:space="preserve">708791.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6521841.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631100D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">27 route DES PUYS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63870</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473621028</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63263</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ORCINES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINTE ANNE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Sainte Anne</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77925133900031</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631100D@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0123295308471127</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.78193303646656</t>
+  </si>
+  <si>
+    <t xml:space="preserve">700958.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6520257.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631101E</t>
+  </si>
+  <si>
+    <t xml:space="preserve">47 rue DU DOCTEUR CHAMBIGE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473832109</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77925545400018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631101E@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.246830243760752</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.796589474867844</t>
+  </si>
+  <si>
+    <t xml:space="preserve">719173.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6521915.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631109N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2 rue JULES GUESDE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473850208</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77926961200015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631109N@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2.829580703356204</t>
+  </si>
+  <si>
+    <t xml:space="preserve">46.16294773339226</t>
+  </si>
+  <si>
+    <t xml:space="preserve">686849.800</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6562583.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631111R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue PRINCIPALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63450</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473393019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63396</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINT-SATURNIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77927657500015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631111R@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0932302823900106</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.661959341979454</t>
+  </si>
+  <si>
+    <t xml:space="preserve">707259.700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6506938.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631115V</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 rue DU PONT CHAPUT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473335168</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINTE AGNES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Sainte Agnès</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77928920600012</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631115V@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0405199714353257</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.87097600434237</t>
+  </si>
+  <si>
+    <t xml:space="preserve">703143.300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6530146.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631120A</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19 rue FRANCOIS TARAVANT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473162230</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GERARD PHILIPE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Gérard Philipe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19631120300018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631120A@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1150402817020115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.7971338923696</t>
+  </si>
+  <si>
+    <t xml:space="preserve">708936.100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6521951.80</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631121B</t>
+  </si>
+  <si>
+    <t xml:space="preserve">1 avenue DU 19 MARS 1962</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP33</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473383050</t>
+  </si>
+  <si>
+    <t xml:space="preserve">JEAN VILAR</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Jean Vilar</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19631121100011</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631121B@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.130870638570876</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.88568460702361</t>
+  </si>
+  <si>
+    <t xml:space="preserve">710149.500</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6531787.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631125F</t>
+  </si>
+  <si>
+    <t xml:space="preserve">12 avenue DE VILLARS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP29</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473377504</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TEILHARD DE CHARDIN</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Teilhard de Chardin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19631125200015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631125F@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.0610502259595873</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.777036543123586</t>
+  </si>
+  <si>
+    <t xml:space="preserve">704744.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6519715.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631126G</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue CLOVIS HUGUES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63063</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473423050</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LUCIE AUBRAC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Lucie Aubrac</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19631126000018</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631126G@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1092895521201647</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.771394584144076</t>
+  </si>
+  <si>
+    <t xml:space="preserve">708493.400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6519093.20</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631153L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">31 avenue DU DOCTEUR CHASSAING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP35</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473821438</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19631153400016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631153L@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.7495893510510108</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.54028350810424</t>
+  </si>
+  <si>
+    <t xml:space="preserve">758496.700</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6493699.60</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631161V</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Rue Anatole France</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63360</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473236870</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63164</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GERZAT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANATOLE FRANCE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Anatole France</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19631161700019</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631161V@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.1539597502046326</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.829194577242674</t>
+  </si>
+  <si>
+    <t xml:space="preserve">711952.400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6525517.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631199L</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4 rue DE LA CHARME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473241100</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LA CHARME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège La Charme</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19631199700015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631199L@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.120039758755101</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.79772751342308</t>
+  </si>
+  <si>
+    <t xml:space="preserve">709324.400</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6522018.30</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLG LA CHARME</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631238D</t>
+  </si>
+  <si>
+    <t xml:space="preserve">7 ter avenue Jean Jaurès</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473800636</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ANTOINE AUDEMBRON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège Antoine Audembron</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19631238300025</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631238D@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.535870104396211</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.86282863780044</t>
+  </si>
+  <si>
+    <t xml:space="preserve">741575.600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6529382.00</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CLG ANTOINE AUDEMBRON</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631407M</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15 rue des Docteurs Dumas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP45</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63301</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473800612</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SAINTE JEANNE D'ARC</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège privé Sainte Jeanne d'Arc</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77928322500026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631407M@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.546499406901961</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.85800051567829</t>
+  </si>
+  <si>
+    <t xml:space="preserve">742404.000</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6528851.40</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631408N</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PLACE DES CORDELIERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée professionnel privé Les Cordeliers - Lycée des métiers de la santé et du social</t>
+  </si>
+  <si>
+    <t xml:space="preserve">77921892400016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631408N@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.113080312564131</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.79440288258137</t>
+  </si>
+  <si>
+    <t xml:space="preserve">708784.300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6521648.30</t>
+  </si>
+  <si>
     <t xml:space="preserve">LP PR METIER</t>
   </si>
   <si>
-    <t xml:space="preserve">0631034G</t>
-[...979 lines deleted...]
-  <si>
     <t xml:space="preserve">0631410R</t>
   </si>
   <si>
     <t xml:space="preserve">INTERNATIONAL JEANNE D'ARC</t>
   </si>
   <si>
     <t xml:space="preserve">Collège International Jeanne d'Arc</t>
   </si>
   <si>
     <t xml:space="preserve">19631410800016</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0631410R@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">0631411S</t>
   </si>
   <si>
     <t xml:space="preserve">19631411600019</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0631411S@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.094210162415031</t>
@@ -9123,204 +9120,204 @@
   <si>
     <t xml:space="preserve">I. ET F. JOLIOT-CURIE</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Irène et Frédéric Joliot-Curie</t>
   </si>
   <si>
     <t xml:space="preserve">19631451200027</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0631451K@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.1191004148138664</t>
   </si>
   <si>
     <t xml:space="preserve">45.75129022944865</t>
   </si>
   <si>
     <t xml:space="preserve">709259.200</t>
   </si>
   <si>
     <t xml:space="preserve">6516861.60</t>
   </si>
   <si>
+    <t xml:space="preserve">0631479R</t>
+  </si>
+  <si>
+    <t xml:space="preserve">52 rue JEAN ZAY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63730</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473399366</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63214</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LES MARTRES-DE-VEYRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19631479300015</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631479R@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.198364231735642</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.69455591132327</t>
+  </si>
+  <si>
+    <t xml:space="preserve">715437.200</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6510573.50</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631480S</t>
+  </si>
+  <si>
+    <t xml:space="preserve">85 chemin DES PALISSES</t>
+  </si>
+  <si>
+    <t xml:space="preserve">BP4</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473832115</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PIERRE BOULANGER</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lycée professionnel Pierre Boulanger - Lycée des métiers des transports, de la logistique et de la maintenance automobile</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19631480100016</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631480S@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.244310457998959</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.78917938618823</t>
+  </si>
+  <si>
+    <t xml:space="preserve">718980.300</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6521091.70</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0631481T</t>
+  </si>
+  <si>
+    <t xml:space="preserve">26 chemin DES CHARRETIERS</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63190</t>
+  </si>
+  <si>
+    <t xml:space="preserve">0473731228</t>
+  </si>
+  <si>
+    <t xml:space="preserve">63195</t>
+  </si>
+  <si>
+    <t xml:space="preserve">LEZOUX</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GEORGE ONSLOW</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Collège George Onslow</t>
+  </si>
+  <si>
+    <t xml:space="preserve">19631481900026</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ce.0631481T@ac-clermont.fr</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3.3939600900737976</t>
+  </si>
+  <si>
+    <t xml:space="preserve">45.83572192866188</t>
+  </si>
+  <si>
+    <t xml:space="preserve">730580.600</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6526306.90</t>
+  </si>
+  <si>
     <t xml:space="preserve">0631482U</t>
   </si>
   <si>
     <t xml:space="preserve">Rue du Collège</t>
   </si>
   <si>
     <t xml:space="preserve">63770</t>
   </si>
   <si>
     <t xml:space="preserve">0473868126</t>
   </si>
   <si>
     <t xml:space="preserve">63004</t>
   </si>
   <si>
     <t xml:space="preserve">LES ANCIZES-COMPS</t>
   </si>
   <si>
     <t xml:space="preserve">LES ANCIZES</t>
   </si>
   <si>
     <t xml:space="preserve">Collège</t>
   </si>
   <si>
     <t xml:space="preserve">19631482700011</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0631482U@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">2.8292695949511475</t>
   </si>
   <si>
     <t xml:space="preserve">45.93000782577394</t>
   </si>
   <si>
     <t xml:space="preserve">686769.900</t>
   </si>
   <si>
     <t xml:space="preserve">6536715.60</t>
-  </si>
-[...112 lines deleted...]
-    <t xml:space="preserve">6526306.90</t>
   </si>
   <si>
     <t xml:space="preserve">0631502R</t>
   </si>
   <si>
     <t xml:space="preserve">32 rue BAUDELAIRE</t>
   </si>
   <si>
     <t xml:space="preserve">0473265695</t>
   </si>
   <si>
     <t xml:space="preserve">CHARLES BAUDELAIRE</t>
   </si>
   <si>
     <t xml:space="preserve">Collège Charles Baudelaire</t>
   </si>
   <si>
     <t xml:space="preserve">19631502200018</t>
   </si>
   <si>
     <t xml:space="preserve">ce.0631502R@ac-clermont.fr</t>
   </si>
   <si>
     <t xml:space="preserve">3.0950697999436003</t>
   </si>
@@ -10857,4386 +10854,4386 @@
       <c r="M2" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N2" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O2" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P2" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q2" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R2" s="4" t="s">
         <v>90</v>
       </c>
       <c r="S2" s="4" t="s">
         <v>91</v>
       </c>
       <c r="T2" s="4" t="s">
         <v>92</v>
       </c>
       <c r="U2" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="V2" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W2" s="4" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="X2" s="4" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Y2" s="4" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="Z2" s="4" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AA2" s="4" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AB2" s="4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AC2" s="4" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="AD2" s="4"/>
       <c r="AE2" s="4"/>
       <c r="AF2" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG2" s="4"/>
       <c r="AH2" s="4"/>
       <c r="AI2" s="4"/>
       <c r="AJ2" s="4"/>
     </row>
     <row r="3">
       <c r="A3" s="4" t="s">
         <v>102</v>
       </c>
       <c r="B3" s="4" t="s">
         <v>103</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D3" s="4" t="s">
         <v>104</v>
       </c>
       <c r="E3" s="4" t="s">
         <v>105</v>
       </c>
       <c r="F3" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G3" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H3" s="4" t="s">
         <v>106</v>
       </c>
       <c r="I3" s="4" t="s">
         <v>107</v>
       </c>
       <c r="J3" s="4" t="s">
         <v>108</v>
       </c>
       <c r="K3" s="4" t="s">
         <v>109</v>
       </c>
       <c r="L3" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M3" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N3" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O3" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P3" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q3" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R3" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S3" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T3" s="4" t="s">
         <v>92</v>
       </c>
       <c r="U3" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="V3" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W3" s="4" t="s">
+        <v>110</v>
+      </c>
+      <c r="X3" s="4" t="s">
+        <v>111</v>
+      </c>
+      <c r="Y3" s="4" t="s">
+        <v>112</v>
+      </c>
+      <c r="Z3" s="4" t="s">
+        <v>113</v>
+      </c>
+      <c r="AA3" s="4" t="s">
         <v>114</v>
       </c>
-      <c r="X3" s="4" t="s">
+      <c r="AB3" s="4" t="s">
         <v>115</v>
-      </c>
-[...10 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AC3" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD3" s="4"/>
       <c r="AE3" s="4"/>
       <c r="AF3" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG3" s="4"/>
       <c r="AH3" s="4"/>
       <c r="AI3" s="4"/>
       <c r="AJ3" s="4"/>
     </row>
     <row r="4">
       <c r="A4" s="4" t="s">
-        <v>120</v>
+        <v>116</v>
       </c>
       <c r="B4" s="4" t="s">
-        <v>121</v>
+        <v>117</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D4" s="4" t="s">
-        <v>122</v>
+        <v>118</v>
       </c>
       <c r="E4" s="4" t="s">
-        <v>123</v>
+        <v>119</v>
       </c>
       <c r="F4" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G4" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H4" s="4" t="s">
-        <v>124</v>
+        <v>120</v>
       </c>
       <c r="I4" s="4" t="s">
-        <v>125</v>
+        <v>121</v>
       </c>
       <c r="J4" s="4" t="s">
-        <v>126</v>
+        <v>122</v>
       </c>
       <c r="K4" s="4" t="s">
-        <v>127</v>
+        <v>123</v>
       </c>
       <c r="L4" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M4" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N4" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O4" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P4" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q4" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R4" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S4" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T4" s="4" t="s">
-        <v>92</v>
+        <v>124</v>
       </c>
       <c r="U4" s="4" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="V4" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W4" s="4" t="s">
+        <v>126</v>
+      </c>
+      <c r="X4" s="4" t="s">
+        <v>127</v>
+      </c>
+      <c r="Y4" s="4" t="s">
         <v>128</v>
       </c>
-      <c r="X4" s="4" t="s">
+      <c r="Z4" s="4" t="s">
         <v>129</v>
       </c>
-      <c r="Y4" s="4" t="s">
+      <c r="AA4" s="4" t="s">
         <v>130</v>
       </c>
-      <c r="Z4" s="4" t="s">
+      <c r="AB4" s="4" t="s">
         <v>131</v>
-      </c>
-[...4 lines deleted...]
-        <v>133</v>
       </c>
       <c r="AC4" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD4" s="4"/>
       <c r="AE4" s="4"/>
       <c r="AF4" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG4" s="4"/>
       <c r="AH4" s="4"/>
       <c r="AI4" s="4"/>
       <c r="AJ4" s="4"/>
     </row>
     <row r="5">
       <c r="A5" s="4" t="s">
+        <v>132</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>133</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>134</v>
       </c>
-      <c r="B5" s="4" t="s">
+      <c r="D5" s="4" t="s">
         <v>135</v>
       </c>
-      <c r="C5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D5" s="4" t="s">
+      <c r="E5" s="4" t="s">
         <v>136</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="F5" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G5" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H5" s="4" t="s">
+        <v>137</v>
+      </c>
+      <c r="I5" s="4" t="s">
         <v>138</v>
       </c>
-      <c r="I5" s="4" t="s">
+      <c r="J5" s="4" t="s">
         <v>139</v>
       </c>
-      <c r="J5" s="4" t="s">
+      <c r="K5" s="4" t="s">
         <v>140</v>
       </c>
-      <c r="K5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L5" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M5" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N5" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O5" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P5" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q5" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R5" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S5" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T5" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="U5" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="U5" s="4" t="s">
+      <c r="V5" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="W5" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="V5" s="4" t="s">
-[...2 lines deleted...]
-      <c r="W5" s="4" t="s">
+      <c r="X5" s="4" t="s">
         <v>144</v>
       </c>
-      <c r="X5" s="4" t="s">
+      <c r="Y5" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="Y5" s="4" t="s">
+      <c r="Z5" s="4" t="s">
         <v>146</v>
       </c>
-      <c r="Z5" s="4" t="s">
+      <c r="AA5" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="AA5" s="4" t="s">
+      <c r="AB5" s="4" t="s">
         <v>148</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="AC5" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD5" s="4"/>
       <c r="AE5" s="4"/>
       <c r="AF5" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG5" s="4"/>
       <c r="AH5" s="4"/>
       <c r="AI5" s="4"/>
       <c r="AJ5" s="4"/>
     </row>
     <row r="6">
       <c r="A6" s="4" t="s">
+        <v>149</v>
+      </c>
+      <c r="B6" s="4" t="s">
         <v>150</v>
       </c>
-      <c r="B6" s="4" t="s">
+      <c r="C6" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D6" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="C6" s="4" t="s">
+      <c r="E6" s="4" t="s">
         <v>152</v>
-      </c>
-[...4 lines deleted...]
-        <v>154</v>
       </c>
       <c r="F6" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G6" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H6" s="4" t="s">
+        <v>153</v>
+      </c>
+      <c r="I6" s="4" t="s">
+        <v>154</v>
+      </c>
+      <c r="J6" s="4" t="s">
         <v>155</v>
       </c>
-      <c r="I6" s="4" t="s">
+      <c r="K6" s="4" t="s">
         <v>156</v>
       </c>
-      <c r="J6" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L6" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M6" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N6" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O6" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P6" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q6" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R6" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S6" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T6" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="U6" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="V6" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="W6" s="4" t="s">
+        <v>157</v>
+      </c>
+      <c r="X6" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="Y6" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="U6" s="4" t="s">
+      <c r="Z6" s="4" t="s">
         <v>160</v>
       </c>
-      <c r="V6" s="4" t="s">
-[...2 lines deleted...]
-      <c r="W6" s="4" t="s">
+      <c r="AA6" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="X6" s="4" t="s">
+      <c r="AB6" s="4" t="s">
         <v>162</v>
-      </c>
-[...10 lines deleted...]
-        <v>166</v>
       </c>
       <c r="AC6" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD6" s="4"/>
       <c r="AE6" s="4"/>
       <c r="AF6" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG6" s="4"/>
       <c r="AH6" s="4"/>
       <c r="AI6" s="4"/>
       <c r="AJ6" s="4"/>
     </row>
     <row r="7">
       <c r="A7" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>164</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="E7" s="4" t="s">
         <v>167</v>
-      </c>
-[...10 lines deleted...]
-        <v>170</v>
       </c>
       <c r="F7" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G7" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H7" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="I7" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="J7" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="K7" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="I7" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L7" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M7" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N7" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O7" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P7" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q7" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R7" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S7" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T7" s="4" t="s">
-        <v>159</v>
+        <v>92</v>
       </c>
       <c r="U7" s="4" t="s">
-        <v>160</v>
+        <v>93</v>
       </c>
       <c r="V7" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W7" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="X7" s="4" t="s">
+        <v>173</v>
+      </c>
+      <c r="Y7" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="Z7" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="X7" s="4" t="s">
+      <c r="AA7" s="4" t="s">
         <v>176</v>
       </c>
-      <c r="Y7" s="4" t="s">
+      <c r="AB7" s="4" t="s">
         <v>177</v>
-      </c>
-[...7 lines deleted...]
-        <v>180</v>
       </c>
       <c r="AC7" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD7" s="4"/>
       <c r="AE7" s="4"/>
       <c r="AF7" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="AG7" s="4"/>
-      <c r="AH7" s="4"/>
+      <c r="AG7" s="4" t="s">
+        <v>163</v>
+      </c>
+      <c r="AH7" s="4" t="s">
+        <v>178</v>
+      </c>
       <c r="AI7" s="4"/>
       <c r="AJ7" s="4"/>
     </row>
     <row r="8">
       <c r="A8" s="4" t="s">
+        <v>179</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>180</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D8" s="4" t="s">
         <v>181</v>
       </c>
-      <c r="B8" s="4" t="s">
+      <c r="E8" s="4" t="s">
         <v>182</v>
-      </c>
-[...7 lines deleted...]
-        <v>185</v>
       </c>
       <c r="F8" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G8" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H8" s="4" t="s">
+        <v>183</v>
+      </c>
+      <c r="I8" s="4" t="s">
+        <v>184</v>
+      </c>
+      <c r="J8" s="4" t="s">
+        <v>185</v>
+      </c>
+      <c r="K8" s="4" t="s">
         <v>186</v>
       </c>
-      <c r="I8" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L8" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M8" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O8" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P8" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q8" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R8" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S8" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T8" s="4" t="s">
-        <v>92</v>
+        <v>124</v>
       </c>
       <c r="U8" s="4" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="V8" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W8" s="4" t="s">
+        <v>187</v>
+      </c>
+      <c r="X8" s="4" t="s">
+        <v>188</v>
+      </c>
+      <c r="Y8" s="4" t="s">
+        <v>189</v>
+      </c>
+      <c r="Z8" s="4" t="s">
         <v>190</v>
       </c>
-      <c r="X8" s="4" t="s">
+      <c r="AA8" s="4" t="s">
         <v>191</v>
       </c>
-      <c r="Y8" s="4" t="s">
+      <c r="AB8" s="4" t="s">
         <v>192</v>
-      </c>
-[...7 lines deleted...]
-        <v>195</v>
       </c>
       <c r="AC8" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD8" s="4"/>
       <c r="AE8" s="4"/>
       <c r="AF8" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="AG8" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AG8" s="4"/>
+      <c r="AH8" s="4"/>
       <c r="AI8" s="4"/>
       <c r="AJ8" s="4"/>
     </row>
     <row r="9">
       <c r="A9" s="4" t="s">
+        <v>193</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>194</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>195</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>196</v>
+      </c>
+      <c r="E9" s="4" t="s">
         <v>197</v>
-      </c>
-[...10 lines deleted...]
-        <v>200</v>
       </c>
       <c r="F9" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G9" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H9" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="I9" s="4" t="s">
+        <v>199</v>
+      </c>
+      <c r="J9" s="4" t="s">
+        <v>200</v>
+      </c>
+      <c r="K9" s="4" t="s">
         <v>201</v>
       </c>
-      <c r="I9" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L9" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M9" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N9" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O9" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P9" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q9" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R9" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S9" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T9" s="4" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="U9" s="4" t="s">
-        <v>143</v>
+        <v>93</v>
       </c>
       <c r="V9" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W9" s="4" t="s">
+        <v>202</v>
+      </c>
+      <c r="X9" s="4" t="s">
+        <v>203</v>
+      </c>
+      <c r="Y9" s="4" t="s">
+        <v>204</v>
+      </c>
+      <c r="Z9" s="4" t="s">
         <v>205</v>
       </c>
-      <c r="X9" s="4" t="s">
+      <c r="AA9" s="4" t="s">
         <v>206</v>
       </c>
-      <c r="Y9" s="4" t="s">
+      <c r="AB9" s="4" t="s">
         <v>207</v>
-      </c>
-[...7 lines deleted...]
-        <v>210</v>
       </c>
       <c r="AC9" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD9" s="4"/>
       <c r="AE9" s="4"/>
       <c r="AF9" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG9" s="4"/>
       <c r="AH9" s="4"/>
       <c r="AI9" s="4"/>
       <c r="AJ9" s="4"/>
     </row>
     <row r="10">
       <c r="A10" s="4" t="s">
+        <v>208</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>209</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>210</v>
+      </c>
+      <c r="E10" s="4" t="s">
         <v>211</v>
-      </c>
-[...10 lines deleted...]
-        <v>215</v>
       </c>
       <c r="F10" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G10" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H10" s="4" t="s">
-        <v>216</v>
+        <v>212</v>
       </c>
       <c r="I10" s="4" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="J10" s="4" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="K10" s="4" t="s">
-        <v>219</v>
+        <v>215</v>
       </c>
       <c r="L10" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M10" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N10" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O10" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P10" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q10" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R10" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S10" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T10" s="4" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="U10" s="4" t="s">
-        <v>82</v>
+        <v>142</v>
       </c>
       <c r="V10" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W10" s="4" t="s">
+        <v>216</v>
+      </c>
+      <c r="X10" s="4" t="s">
+        <v>217</v>
+      </c>
+      <c r="Y10" s="4" t="s">
+        <v>218</v>
+      </c>
+      <c r="Z10" s="4" t="s">
+        <v>219</v>
+      </c>
+      <c r="AA10" s="4" t="s">
         <v>220</v>
       </c>
-      <c r="X10" s="4" t="s">
+      <c r="AB10" s="4" t="s">
         <v>221</v>
-      </c>
-[...10 lines deleted...]
-        <v>225</v>
       </c>
       <c r="AC10" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD10" s="4"/>
       <c r="AE10" s="4"/>
       <c r="AF10" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG10" s="4"/>
       <c r="AH10" s="4"/>
       <c r="AI10" s="4"/>
       <c r="AJ10" s="4"/>
     </row>
     <row r="11">
       <c r="A11" s="4" t="s">
+        <v>222</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>223</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>224</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>225</v>
+      </c>
+      <c r="E11" s="4" t="s">
         <v>226</v>
-      </c>
-[...10 lines deleted...]
-        <v>229</v>
       </c>
       <c r="F11" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G11" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H11" s="4" t="s">
+        <v>227</v>
+      </c>
+      <c r="I11" s="4" t="s">
+        <v>228</v>
+      </c>
+      <c r="J11" s="4" t="s">
+        <v>229</v>
+      </c>
+      <c r="K11" s="4" t="s">
         <v>230</v>
       </c>
-      <c r="I11" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L11" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M11" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N11" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O11" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P11" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q11" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R11" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S11" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T11" s="4" t="s">
-        <v>159</v>
+        <v>92</v>
       </c>
       <c r="U11" s="4" t="s">
-        <v>160</v>
+        <v>93</v>
       </c>
       <c r="V11" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W11" s="4" t="s">
+        <v>231</v>
+      </c>
+      <c r="X11" s="4" t="s">
+        <v>232</v>
+      </c>
+      <c r="Y11" s="4" t="s">
+        <v>233</v>
+      </c>
+      <c r="Z11" s="4" t="s">
         <v>234</v>
       </c>
-      <c r="X11" s="4" t="s">
+      <c r="AA11" s="4" t="s">
         <v>235</v>
       </c>
-      <c r="Y11" s="4" t="s">
+      <c r="AB11" s="4" t="s">
         <v>236</v>
-      </c>
-[...7 lines deleted...]
-        <v>239</v>
       </c>
       <c r="AC11" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD11" s="4"/>
       <c r="AE11" s="4"/>
       <c r="AF11" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG11" s="4"/>
       <c r="AH11" s="4"/>
       <c r="AI11" s="4"/>
       <c r="AJ11" s="4"/>
     </row>
     <row r="12">
       <c r="A12" s="4" t="s">
+        <v>237</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>238</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>239</v>
+      </c>
+      <c r="E12" s="4" t="s">
         <v>240</v>
-      </c>
-[...10 lines deleted...]
-        <v>244</v>
       </c>
       <c r="F12" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G12" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H12" s="4" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="I12" s="4" t="s">
-        <v>246</v>
+        <v>242</v>
       </c>
       <c r="J12" s="4" t="s">
-        <v>247</v>
+        <v>243</v>
       </c>
       <c r="K12" s="4" t="s">
-        <v>248</v>
+        <v>244</v>
       </c>
       <c r="L12" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M12" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P12" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q12" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R12" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S12" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T12" s="4" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="U12" s="4" t="s">
-        <v>82</v>
+        <v>142</v>
       </c>
       <c r="V12" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W12" s="4" t="s">
+        <v>245</v>
+      </c>
+      <c r="X12" s="4" t="s">
+        <v>246</v>
+      </c>
+      <c r="Y12" s="4" t="s">
+        <v>247</v>
+      </c>
+      <c r="Z12" s="4" t="s">
+        <v>248</v>
+      </c>
+      <c r="AA12" s="4" t="s">
         <v>249</v>
       </c>
-      <c r="X12" s="4" t="s">
+      <c r="AB12" s="4" t="s">
         <v>250</v>
-      </c>
-[...10 lines deleted...]
-        <v>254</v>
       </c>
       <c r="AC12" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD12" s="4"/>
       <c r="AE12" s="4"/>
       <c r="AF12" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG12" s="4"/>
       <c r="AH12" s="4"/>
       <c r="AI12" s="4"/>
       <c r="AJ12" s="4"/>
     </row>
     <row r="13">
       <c r="A13" s="4" t="s">
-        <v>255</v>
+        <v>251</v>
       </c>
       <c r="B13" s="4" t="s">
-        <v>256</v>
+        <v>252</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D13" s="4" t="s">
-        <v>257</v>
+        <v>253</v>
       </c>
       <c r="E13" s="4" t="s">
-        <v>258</v>
+        <v>254</v>
       </c>
       <c r="F13" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G13" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H13" s="4" t="s">
-        <v>259</v>
+        <v>255</v>
       </c>
       <c r="I13" s="4" t="s">
-        <v>260</v>
+        <v>256</v>
       </c>
       <c r="J13" s="4" t="s">
-        <v>261</v>
+        <v>257</v>
       </c>
       <c r="K13" s="4" t="s">
-        <v>262</v>
+        <v>258</v>
       </c>
       <c r="L13" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M13" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P13" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q13" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R13" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S13" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T13" s="4" t="s">
-        <v>159</v>
+        <v>124</v>
       </c>
       <c r="U13" s="4" t="s">
-        <v>160</v>
+        <v>125</v>
       </c>
       <c r="V13" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W13" s="4" t="s">
+        <v>259</v>
+      </c>
+      <c r="X13" s="4" t="s">
+        <v>260</v>
+      </c>
+      <c r="Y13" s="4" t="s">
+        <v>261</v>
+      </c>
+      <c r="Z13" s="4" t="s">
+        <v>262</v>
+      </c>
+      <c r="AA13" s="4" t="s">
         <v>263</v>
       </c>
-      <c r="X13" s="4" t="s">
+      <c r="AB13" s="4" t="s">
         <v>264</v>
-      </c>
-[...10 lines deleted...]
-        <v>268</v>
       </c>
       <c r="AC13" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD13" s="4"/>
       <c r="AE13" s="4"/>
       <c r="AF13" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG13" s="4"/>
       <c r="AH13" s="4"/>
       <c r="AI13" s="4"/>
       <c r="AJ13" s="4"/>
     </row>
     <row r="14">
       <c r="A14" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>266</v>
+      </c>
+      <c r="C14" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>268</v>
+      </c>
+      <c r="E14" s="4" t="s">
         <v>269</v>
-      </c>
-[...10 lines deleted...]
-        <v>272</v>
       </c>
       <c r="F14" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G14" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H14" s="4" t="s">
+        <v>270</v>
+      </c>
+      <c r="I14" s="4" t="s">
+        <v>271</v>
+      </c>
+      <c r="J14" s="4" t="s">
+        <v>272</v>
+      </c>
+      <c r="K14" s="4" t="s">
         <v>273</v>
       </c>
-      <c r="I14" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L14" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M14" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P14" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q14" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R14" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S14" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T14" s="4" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="U14" s="4" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="V14" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W14" s="4" t="s">
+        <v>274</v>
+      </c>
+      <c r="X14" s="4" t="s">
+        <v>275</v>
+      </c>
+      <c r="Y14" s="4" t="s">
+        <v>276</v>
+      </c>
+      <c r="Z14" s="4" t="s">
         <v>277</v>
       </c>
-      <c r="X14" s="4" t="s">
+      <c r="AA14" s="4" t="s">
         <v>278</v>
       </c>
-      <c r="Y14" s="4" t="s">
+      <c r="AB14" s="4" t="s">
         <v>279</v>
-      </c>
-[...7 lines deleted...]
-        <v>282</v>
       </c>
       <c r="AC14" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD14" s="4"/>
       <c r="AE14" s="4"/>
       <c r="AF14" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="AG14" s="4"/>
-      <c r="AH14" s="4"/>
+      <c r="AG14" s="4" t="s">
+        <v>265</v>
+      </c>
+      <c r="AH14" s="4" t="s">
+        <v>280</v>
+      </c>
       <c r="AI14" s="4"/>
       <c r="AJ14" s="4"/>
     </row>
     <row r="15">
       <c r="A15" s="4" t="s">
+        <v>281</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>282</v>
+      </c>
+      <c r="C15" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D15" s="4" t="s">
         <v>283</v>
       </c>
-      <c r="B15" s="4" t="s">
+      <c r="E15" s="4" t="s">
         <v>284</v>
-      </c>
-[...7 lines deleted...]
-        <v>287</v>
       </c>
       <c r="F15" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G15" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H15" s="4" t="s">
+        <v>285</v>
+      </c>
+      <c r="I15" s="4" t="s">
+        <v>286</v>
+      </c>
+      <c r="J15" s="4" t="s">
+        <v>287</v>
+      </c>
+      <c r="K15" s="4" t="s">
         <v>288</v>
       </c>
-      <c r="I15" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L15" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M15" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P15" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q15" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R15" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S15" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T15" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="U15" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="U15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V15" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W15" s="4" t="s">
+        <v>289</v>
+      </c>
+      <c r="X15" s="4" t="s">
+        <v>290</v>
+      </c>
+      <c r="Y15" s="4" t="s">
+        <v>291</v>
+      </c>
+      <c r="Z15" s="4" t="s">
         <v>292</v>
       </c>
-      <c r="X15" s="4" t="s">
+      <c r="AA15" s="4" t="s">
         <v>293</v>
       </c>
-      <c r="Y15" s="4" t="s">
+      <c r="AB15" s="4" t="s">
         <v>294</v>
-      </c>
-[...7 lines deleted...]
-        <v>297</v>
       </c>
       <c r="AC15" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD15" s="4"/>
       <c r="AE15" s="4"/>
       <c r="AF15" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="AG15" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AG15" s="4"/>
+      <c r="AH15" s="4"/>
       <c r="AI15" s="4"/>
       <c r="AJ15" s="4"/>
     </row>
     <row r="16">
       <c r="A16" s="4" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="B16" s="4" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D16" s="4" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="E16" s="4" t="s">
-        <v>302</v>
+        <v>298</v>
       </c>
       <c r="F16" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G16" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H16" s="4" t="s">
-        <v>303</v>
+        <v>299</v>
       </c>
       <c r="I16" s="4" t="s">
-        <v>304</v>
+        <v>300</v>
       </c>
       <c r="J16" s="4" t="s">
-        <v>305</v>
+        <v>301</v>
       </c>
       <c r="K16" s="4" t="s">
-        <v>306</v>
+        <v>302</v>
       </c>
       <c r="L16" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M16" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P16" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q16" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R16" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S16" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T16" s="4" t="s">
-        <v>159</v>
+        <v>92</v>
       </c>
       <c r="U16" s="4" t="s">
-        <v>160</v>
+        <v>93</v>
       </c>
       <c r="V16" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W16" s="4" t="s">
+        <v>304</v>
+      </c>
+      <c r="X16" s="4" t="s">
+        <v>305</v>
+      </c>
+      <c r="Y16" s="4" t="s">
+        <v>306</v>
+      </c>
+      <c r="Z16" s="4" t="s">
         <v>307</v>
       </c>
-      <c r="X16" s="4" t="s">
+      <c r="AA16" s="4" t="s">
         <v>308</v>
       </c>
-      <c r="Y16" s="4" t="s">
+      <c r="AB16" s="4" t="s">
         <v>309</v>
-      </c>
-[...7 lines deleted...]
-        <v>312</v>
       </c>
       <c r="AC16" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD16" s="4"/>
       <c r="AE16" s="4"/>
       <c r="AF16" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG16" s="4"/>
       <c r="AH16" s="4"/>
       <c r="AI16" s="4"/>
       <c r="AJ16" s="4"/>
     </row>
     <row r="17">
       <c r="A17" s="4" t="s">
+        <v>310</v>
+      </c>
+      <c r="B17" s="4" t="s">
+        <v>311</v>
+      </c>
+      <c r="C17" s="4" t="s">
+        <v>312</v>
+      </c>
+      <c r="D17" s="4" t="s">
+        <v>198</v>
+      </c>
+      <c r="E17" s="4" t="s">
         <v>313</v>
-      </c>
-[...10 lines deleted...]
-        <v>316</v>
       </c>
       <c r="F17" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G17" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H17" s="4" t="s">
+        <v>314</v>
+      </c>
+      <c r="I17" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="J17" s="4" t="s">
+        <v>315</v>
+      </c>
+      <c r="K17" s="4" t="s">
+        <v>316</v>
+      </c>
+      <c r="L17" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M17" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N17" s="4" t="s">
         <v>317</v>
       </c>
-      <c r="I17" s="4" t="s">
+      <c r="O17" s="4" t="s">
         <v>318</v>
       </c>
-      <c r="J17" s="4" t="s">
+      <c r="P17" s="4" t="s">
         <v>319</v>
       </c>
-      <c r="K17" s="4" t="s">
+      <c r="Q17" s="4" t="s">
         <v>320</v>
       </c>
-      <c r="L17" s="4" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="R17" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S17" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T17" s="4" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="U17" s="4" t="s">
-        <v>82</v>
+        <v>142</v>
       </c>
       <c r="V17" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W17" s="4" t="s">
         <v>321</v>
       </c>
-      <c r="W17" s="4" t="s">
+      <c r="X17" s="4" t="s">
         <v>322</v>
       </c>
-      <c r="X17" s="4" t="s">
+      <c r="Y17" s="4" t="s">
         <v>323</v>
       </c>
-      <c r="Y17" s="4" t="s">
+      <c r="Z17" s="4" t="s">
         <v>324</v>
       </c>
-      <c r="Z17" s="4" t="s">
+      <c r="AA17" s="4" t="s">
         <v>325</v>
       </c>
-      <c r="AA17" s="4" t="s">
+      <c r="AB17" s="4" t="s">
         <v>326</v>
       </c>
-      <c r="AB17" s="4" t="s">
+      <c r="AC17" s="4" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="AD17" s="4"/>
       <c r="AE17" s="4"/>
       <c r="AF17" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG17" s="4"/>
       <c r="AH17" s="4"/>
       <c r="AI17" s="4"/>
       <c r="AJ17" s="4"/>
     </row>
     <row r="18">
       <c r="A18" s="4" t="s">
         <v>328</v>
       </c>
       <c r="B18" s="4" t="s">
         <v>329</v>
       </c>
       <c r="C18" s="4" t="s">
         <v>330</v>
       </c>
       <c r="D18" s="4" t="s">
-        <v>216</v>
+        <v>331</v>
       </c>
       <c r="E18" s="4" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="F18" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G18" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H18" s="4" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="I18" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="J18" s="4" t="s">
         <v>333</v>
       </c>
       <c r="K18" s="4" t="s">
         <v>334</v>
       </c>
       <c r="L18" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M18" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N18" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O18" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P18" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="O18" s="4" t="s">
+      <c r="Q18" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="P18" s="4" t="s">
+      <c r="R18" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S18" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T18" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="U18" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="V18" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W18" s="4" t="s">
         <v>337</v>
       </c>
-      <c r="Q18" s="4" t="s">
+      <c r="X18" s="4" t="s">
         <v>338</v>
       </c>
-      <c r="R18" s="4" t="s">
-[...14 lines deleted...]
-      <c r="W18" s="4" t="s">
+      <c r="Y18" s="4" t="s">
         <v>339</v>
       </c>
-      <c r="X18" s="4" t="s">
+      <c r="Z18" s="4" t="s">
         <v>340</v>
       </c>
-      <c r="Y18" s="4" t="s">
+      <c r="AA18" s="4" t="s">
         <v>341</v>
       </c>
-      <c r="Z18" s="4" t="s">
+      <c r="AB18" s="4" t="s">
         <v>342</v>
       </c>
-      <c r="AA18" s="4" t="s">
+      <c r="AC18" s="4" t="s">
         <v>343</v>
-      </c>
-[...4 lines deleted...]
-        <v>345</v>
       </c>
       <c r="AD18" s="4"/>
       <c r="AE18" s="4"/>
       <c r="AF18" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG18" s="4"/>
       <c r="AH18" s="4"/>
       <c r="AI18" s="4"/>
       <c r="AJ18" s="4"/>
     </row>
     <row r="19">
       <c r="A19" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="B19" s="4" t="s">
+        <v>345</v>
+      </c>
+      <c r="C19" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D19" s="4" t="s">
         <v>346</v>
       </c>
-      <c r="B19" s="4" t="s">
+      <c r="E19" s="4" t="s">
         <v>347</v>
-      </c>
-[...7 lines deleted...]
-        <v>350</v>
       </c>
       <c r="F19" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G19" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H19" s="4" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="I19" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="J19" s="4" t="s">
+        <v>348</v>
+      </c>
+      <c r="K19" s="4" t="s">
+        <v>349</v>
+      </c>
+      <c r="L19" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M19" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N19" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O19" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P19" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q19" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="R19" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S19" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T19" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="U19" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="V19" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="W19" s="4" t="s">
+        <v>350</v>
+      </c>
+      <c r="X19" s="4" t="s">
         <v>351</v>
       </c>
-      <c r="K19" s="4" t="s">
+      <c r="Y19" s="4" t="s">
         <v>352</v>
       </c>
-      <c r="L19" s="4" t="s">
-[...11 lines deleted...]
-      <c r="P19" s="4" t="s">
+      <c r="Z19" s="4" t="s">
         <v>353</v>
       </c>
-      <c r="Q19" s="4" t="s">
+      <c r="AA19" s="4" t="s">
         <v>354</v>
       </c>
-      <c r="R19" s="4" t="s">
-[...14 lines deleted...]
-      <c r="W19" s="4" t="s">
+      <c r="AB19" s="4" t="s">
         <v>355</v>
       </c>
-      <c r="X19" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AC19" s="4" t="s">
-        <v>361</v>
+        <v>87</v>
       </c>
       <c r="AD19" s="4"/>
       <c r="AE19" s="4"/>
       <c r="AF19" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG19" s="4"/>
       <c r="AH19" s="4"/>
-      <c r="AI19" s="4"/>
-      <c r="AJ19" s="4"/>
+      <c r="AI19" s="4" t="s">
+        <v>344</v>
+      </c>
+      <c r="AJ19" s="4" t="s">
+        <v>356</v>
+      </c>
     </row>
     <row r="20">
       <c r="A20" s="4" t="s">
-        <v>362</v>
+        <v>357</v>
       </c>
       <c r="B20" s="4" t="s">
-        <v>363</v>
+        <v>358</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D20" s="4" t="s">
-        <v>364</v>
+        <v>359</v>
       </c>
       <c r="E20" s="4" t="s">
-        <v>365</v>
+        <v>360</v>
       </c>
       <c r="F20" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G20" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H20" s="4" t="s">
-        <v>366</v>
+        <v>361</v>
       </c>
       <c r="I20" s="4" t="s">
-        <v>367</v>
+        <v>362</v>
       </c>
       <c r="J20" s="4" t="s">
-        <v>368</v>
+        <v>363</v>
       </c>
       <c r="K20" s="4" t="s">
-        <v>369</v>
+        <v>364</v>
       </c>
       <c r="L20" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M20" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N20" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O20" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P20" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q20" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R20" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S20" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T20" s="4" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="U20" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="V20" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W20" s="4" t="s">
+        <v>365</v>
+      </c>
+      <c r="X20" s="4" t="s">
+        <v>366</v>
+      </c>
+      <c r="Y20" s="4" t="s">
+        <v>367</v>
+      </c>
+      <c r="Z20" s="4" t="s">
+        <v>368</v>
+      </c>
+      <c r="AA20" s="4" t="s">
+        <v>369</v>
+      </c>
+      <c r="AB20" s="4" t="s">
         <v>370</v>
-      </c>
-[...13 lines deleted...]
-        <v>375</v>
       </c>
       <c r="AC20" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD20" s="4"/>
       <c r="AE20" s="4"/>
       <c r="AF20" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG20" s="4"/>
       <c r="AH20" s="4"/>
       <c r="AI20" s="4"/>
       <c r="AJ20" s="4"/>
     </row>
     <row r="21">
       <c r="A21" s="4" t="s">
-        <v>376</v>
+        <v>371</v>
       </c>
       <c r="B21" s="4" t="s">
-        <v>377</v>
+        <v>372</v>
       </c>
       <c r="C21" s="4" t="s">
-        <v>378</v>
+        <v>373</v>
       </c>
       <c r="D21" s="4" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="E21" s="4" t="s">
-        <v>380</v>
+        <v>375</v>
       </c>
       <c r="F21" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G21" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H21" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="I21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="J21" s="4" t="s">
+        <v>377</v>
+      </c>
+      <c r="K21" s="4" t="s">
+        <v>378</v>
+      </c>
+      <c r="L21" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M21" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N21" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O21" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P21" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q21" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="R21" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S21" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T21" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="U21" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="V21" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W21" s="4" t="s">
+        <v>379</v>
+      </c>
+      <c r="X21" s="4" t="s">
+        <v>380</v>
+      </c>
+      <c r="Y21" s="4" t="s">
         <v>381</v>
       </c>
-      <c r="I21" s="4" t="s">
-[...2 lines deleted...]
-      <c r="J21" s="4" t="s">
+      <c r="Z21" s="4" t="s">
         <v>382</v>
       </c>
-      <c r="K21" s="4" t="s">
+      <c r="AA21" s="4" t="s">
         <v>383</v>
       </c>
-      <c r="L21" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W21" s="4" t="s">
+      <c r="AB21" s="4" t="s">
         <v>384</v>
       </c>
-      <c r="X21" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AC21" s="4" t="s">
-        <v>345</v>
+        <v>327</v>
       </c>
       <c r="AD21" s="4"/>
       <c r="AE21" s="4"/>
       <c r="AF21" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG21" s="4"/>
       <c r="AH21" s="4"/>
       <c r="AI21" s="4"/>
       <c r="AJ21" s="4"/>
     </row>
     <row r="22">
       <c r="A22" s="4" t="s">
-        <v>390</v>
+        <v>385</v>
       </c>
       <c r="B22" s="4" t="s">
-        <v>391</v>
+        <v>386</v>
       </c>
       <c r="C22" s="4" t="s">
-        <v>392</v>
+        <v>387</v>
       </c>
       <c r="D22" s="4" t="s">
-        <v>393</v>
+        <v>388</v>
       </c>
       <c r="E22" s="4" t="s">
-        <v>394</v>
+        <v>389</v>
       </c>
       <c r="F22" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G22" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H22" s="4" t="s">
+        <v>390</v>
+      </c>
+      <c r="I22" s="4" t="s">
+        <v>391</v>
+      </c>
+      <c r="J22" s="4" t="s">
+        <v>392</v>
+      </c>
+      <c r="K22" s="4" t="s">
+        <v>393</v>
+      </c>
+      <c r="L22" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M22" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N22" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O22" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P22" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q22" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="R22" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S22" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T22" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="U22" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="V22" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W22" s="4" t="s">
+        <v>394</v>
+      </c>
+      <c r="X22" s="4" t="s">
         <v>395</v>
       </c>
-      <c r="I22" s="4" t="s">
+      <c r="Y22" s="4" t="s">
         <v>396</v>
       </c>
-      <c r="J22" s="4" t="s">
+      <c r="Z22" s="4" t="s">
         <v>397</v>
       </c>
-      <c r="K22" s="4" t="s">
+      <c r="AA22" s="4" t="s">
         <v>398</v>
       </c>
-      <c r="L22" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W22" s="4" t="s">
+      <c r="AB22" s="4" t="s">
         <v>399</v>
       </c>
-      <c r="X22" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AC22" s="4" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="AD22" s="4"/>
       <c r="AE22" s="4"/>
       <c r="AF22" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG22" s="4"/>
       <c r="AH22" s="4"/>
       <c r="AI22" s="4"/>
       <c r="AJ22" s="4"/>
     </row>
     <row r="23">
       <c r="A23" s="4" t="s">
-        <v>405</v>
+        <v>400</v>
       </c>
       <c r="B23" s="4" t="s">
-        <v>406</v>
+        <v>401</v>
       </c>
       <c r="C23" s="4" t="s">
-        <v>407</v>
+        <v>402</v>
       </c>
       <c r="D23" s="4" t="s">
-        <v>379</v>
+        <v>374</v>
       </c>
       <c r="E23" s="4" t="s">
-        <v>408</v>
+        <v>403</v>
       </c>
       <c r="F23" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G23" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H23" s="4" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="I23" s="4" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="J23" s="4" t="s">
-        <v>409</v>
+        <v>404</v>
       </c>
       <c r="K23" s="4" t="s">
-        <v>410</v>
+        <v>405</v>
       </c>
       <c r="L23" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M23" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N23" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O23" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P23" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q23" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R23" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S23" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T23" s="4" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="U23" s="4" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="V23" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W23" s="4" t="s">
+        <v>406</v>
+      </c>
+      <c r="X23" s="4" t="s">
+        <v>407</v>
+      </c>
+      <c r="Y23" s="4" t="s">
+        <v>408</v>
+      </c>
+      <c r="Z23" s="4" t="s">
+        <v>409</v>
+      </c>
+      <c r="AA23" s="4" t="s">
+        <v>410</v>
+      </c>
+      <c r="AB23" s="4" t="s">
         <v>411</v>
-      </c>
-[...13 lines deleted...]
-        <v>416</v>
       </c>
       <c r="AC23" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD23" s="4"/>
       <c r="AE23" s="4"/>
       <c r="AF23" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG23" s="4"/>
       <c r="AH23" s="4"/>
       <c r="AI23" s="4"/>
       <c r="AJ23" s="4"/>
     </row>
     <row r="24">
       <c r="A24" s="4" t="s">
-        <v>417</v>
+        <v>412</v>
       </c>
       <c r="B24" s="4" t="s">
-        <v>418</v>
+        <v>413</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D24" s="4" t="s">
-        <v>81</v>
+        <v>414</v>
       </c>
       <c r="E24" s="4" t="s">
-        <v>419</v>
+        <v>415</v>
       </c>
       <c r="F24" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G24" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H24" s="4" t="s">
-        <v>420</v>
+        <v>416</v>
       </c>
       <c r="I24" s="4" t="s">
-        <v>421</v>
+        <v>417</v>
       </c>
       <c r="J24" s="4" t="s">
-        <v>422</v>
+        <v>418</v>
       </c>
       <c r="K24" s="4" t="s">
-        <v>423</v>
+        <v>419</v>
       </c>
       <c r="L24" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M24" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N24" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O24" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P24" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q24" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R24" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S24" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T24" s="4" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="U24" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="V24" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W24" s="4" t="s">
+        <v>420</v>
+      </c>
+      <c r="X24" s="4" t="s">
+        <v>421</v>
+      </c>
+      <c r="Y24" s="4" t="s">
+        <v>422</v>
+      </c>
+      <c r="Z24" s="4" t="s">
+        <v>423</v>
+      </c>
+      <c r="AA24" s="4" t="s">
         <v>424</v>
       </c>
-      <c r="X24" s="4" t="s">
+      <c r="AB24" s="4" t="s">
         <v>425</v>
-      </c>
-[...10 lines deleted...]
-        <v>429</v>
       </c>
       <c r="AC24" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD24" s="4"/>
       <c r="AE24" s="4"/>
       <c r="AF24" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG24" s="4"/>
       <c r="AH24" s="4"/>
       <c r="AI24" s="4"/>
       <c r="AJ24" s="4"/>
     </row>
     <row r="25">
       <c r="A25" s="4" t="s">
+        <v>426</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>427</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>428</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>429</v>
+      </c>
+      <c r="E25" s="4" t="s">
         <v>430</v>
-      </c>
-[...10 lines deleted...]
-        <v>434</v>
       </c>
       <c r="F25" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G25" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H25" s="4" t="s">
-        <v>435</v>
+        <v>431</v>
       </c>
       <c r="I25" s="4" t="s">
-        <v>436</v>
+        <v>432</v>
       </c>
       <c r="J25" s="4" t="s">
-        <v>437</v>
+        <v>433</v>
       </c>
       <c r="K25" s="4" t="s">
-        <v>438</v>
+        <v>434</v>
       </c>
       <c r="L25" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M25" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N25" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O25" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P25" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q25" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R25" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S25" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T25" s="4" t="s">
         <v>92</v>
       </c>
       <c r="U25" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="V25" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W25" s="4" t="s">
+        <v>435</v>
+      </c>
+      <c r="X25" s="4" t="s">
+        <v>436</v>
+      </c>
+      <c r="Y25" s="4" t="s">
+        <v>437</v>
+      </c>
+      <c r="Z25" s="4" t="s">
+        <v>438</v>
+      </c>
+      <c r="AA25" s="4" t="s">
         <v>439</v>
       </c>
-      <c r="X25" s="4" t="s">
+      <c r="AB25" s="4" t="s">
         <v>440</v>
-      </c>
-[...10 lines deleted...]
-        <v>444</v>
       </c>
       <c r="AC25" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD25" s="4"/>
       <c r="AE25" s="4"/>
       <c r="AF25" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG25" s="4"/>
       <c r="AH25" s="4"/>
       <c r="AI25" s="4"/>
       <c r="AJ25" s="4"/>
     </row>
     <row r="26">
       <c r="A26" s="4" t="s">
-        <v>445</v>
+        <v>441</v>
       </c>
       <c r="B26" s="4" t="s">
-        <v>446</v>
+        <v>442</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D26" s="4" t="s">
-        <v>447</v>
+        <v>443</v>
       </c>
       <c r="E26" s="4" t="s">
-        <v>448</v>
+        <v>444</v>
       </c>
       <c r="F26" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G26" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H26" s="4" t="s">
-        <v>332</v>
+        <v>445</v>
       </c>
       <c r="I26" s="4" t="s">
-        <v>160</v>
+        <v>446</v>
       </c>
       <c r="J26" s="4" t="s">
+        <v>447</v>
+      </c>
+      <c r="K26" s="4" t="s">
+        <v>448</v>
+      </c>
+      <c r="L26" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M26" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N26" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O26" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P26" s="4" t="s">
+        <v>319</v>
+      </c>
+      <c r="Q26" s="4" t="s">
+        <v>320</v>
+      </c>
+      <c r="R26" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S26" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T26" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="U26" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="V26" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W26" s="4" t="s">
         <v>449</v>
       </c>
-      <c r="K26" s="4" t="s">
+      <c r="X26" s="4" t="s">
         <v>450</v>
       </c>
-      <c r="L26" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W26" s="4" t="s">
+      <c r="Y26" s="4" t="s">
         <v>451</v>
       </c>
-      <c r="X26" s="4" t="s">
+      <c r="Z26" s="4" t="s">
         <v>452</v>
       </c>
-      <c r="Y26" s="4" t="s">
+      <c r="AA26" s="4" t="s">
         <v>453</v>
       </c>
-      <c r="Z26" s="4" t="s">
+      <c r="AB26" s="4" t="s">
         <v>454</v>
       </c>
-      <c r="AA26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC26" s="4" t="s">
-        <v>87</v>
+        <v>327</v>
       </c>
       <c r="AD26" s="4"/>
       <c r="AE26" s="4"/>
       <c r="AF26" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG26" s="4"/>
       <c r="AH26" s="4"/>
-      <c r="AI26" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AI26" s="4"/>
+      <c r="AJ26" s="4"/>
     </row>
     <row r="27">
       <c r="A27" s="4" t="s">
+        <v>455</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>456</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D27" s="4" t="s">
+        <v>457</v>
+      </c>
+      <c r="E27" s="4" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>461</v>
       </c>
       <c r="F27" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G27" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H27" s="4" t="s">
+        <v>459</v>
+      </c>
+      <c r="I27" s="4" t="s">
+        <v>460</v>
+      </c>
+      <c r="J27" s="4" t="s">
+        <v>461</v>
+      </c>
+      <c r="K27" s="4" t="s">
         <v>462</v>
       </c>
-      <c r="I27" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L27" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M27" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N27" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O27" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P27" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q27" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R27" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S27" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T27" s="4" t="s">
-        <v>159</v>
+        <v>124</v>
       </c>
       <c r="U27" s="4" t="s">
-        <v>160</v>
+        <v>125</v>
       </c>
       <c r="V27" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W27" s="4" t="s">
+        <v>463</v>
+      </c>
+      <c r="X27" s="4" t="s">
+        <v>464</v>
+      </c>
+      <c r="Y27" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="Z27" s="4" t="s">
         <v>466</v>
       </c>
-      <c r="X27" s="4" t="s">
+      <c r="AA27" s="4" t="s">
         <v>467</v>
       </c>
-      <c r="Y27" s="4" t="s">
+      <c r="AB27" s="4" t="s">
         <v>468</v>
-      </c>
-[...7 lines deleted...]
-        <v>471</v>
       </c>
       <c r="AC27" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD27" s="4"/>
       <c r="AE27" s="4"/>
       <c r="AF27" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG27" s="4"/>
       <c r="AH27" s="4"/>
       <c r="AI27" s="4"/>
       <c r="AJ27" s="4"/>
     </row>
     <row r="28">
       <c r="A28" s="4" t="s">
+        <v>469</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>470</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>471</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>376</v>
+      </c>
+      <c r="E28" s="4" t="s">
         <v>472</v>
-      </c>
-[...10 lines deleted...]
-        <v>476</v>
       </c>
       <c r="F28" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G28" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H28" s="4" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="I28" s="4" t="s">
-        <v>478</v>
+        <v>474</v>
       </c>
       <c r="J28" s="4" t="s">
-        <v>479</v>
+        <v>475</v>
       </c>
       <c r="K28" s="4" t="s">
-        <v>480</v>
+        <v>476</v>
       </c>
       <c r="L28" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M28" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N28" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O28" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P28" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q28" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R28" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S28" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T28" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="U28" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="U28" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V28" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W28" s="4" t="s">
+        <v>477</v>
+      </c>
+      <c r="X28" s="4" t="s">
+        <v>478</v>
+      </c>
+      <c r="Y28" s="4" t="s">
+        <v>479</v>
+      </c>
+      <c r="Z28" s="4" t="s">
+        <v>480</v>
+      </c>
+      <c r="AA28" s="4" t="s">
         <v>481</v>
       </c>
-      <c r="X28" s="4" t="s">
+      <c r="AB28" s="4" t="s">
         <v>482</v>
-      </c>
-[...10 lines deleted...]
-        <v>486</v>
       </c>
       <c r="AC28" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD28" s="4"/>
       <c r="AE28" s="4"/>
       <c r="AF28" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG28" s="4"/>
       <c r="AH28" s="4"/>
       <c r="AI28" s="4"/>
       <c r="AJ28" s="4"/>
     </row>
     <row r="29">
       <c r="A29" s="4" t="s">
+        <v>483</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>484</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>485</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>486</v>
+      </c>
+      <c r="E29" s="4" t="s">
         <v>487</v>
-      </c>
-[...10 lines deleted...]
-        <v>489</v>
       </c>
       <c r="F29" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G29" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H29" s="4" t="s">
-        <v>81</v>
+        <v>488</v>
       </c>
       <c r="I29" s="4" t="s">
-        <v>82</v>
+        <v>489</v>
       </c>
       <c r="J29" s="4" t="s">
         <v>490</v>
       </c>
       <c r="K29" s="4" t="s">
         <v>491</v>
       </c>
       <c r="L29" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M29" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N29" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O29" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P29" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q29" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R29" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S29" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T29" s="4" t="s">
-        <v>92</v>
+        <v>124</v>
       </c>
       <c r="U29" s="4" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="V29" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W29" s="4" t="s">
         <v>492</v>
       </c>
       <c r="X29" s="4" t="s">
         <v>493</v>
       </c>
       <c r="Y29" s="4" t="s">
         <v>494</v>
       </c>
       <c r="Z29" s="4" t="s">
         <v>495</v>
       </c>
       <c r="AA29" s="4" t="s">
         <v>496</v>
       </c>
       <c r="AB29" s="4" t="s">
         <v>497</v>
       </c>
       <c r="AC29" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD29" s="4"/>
       <c r="AE29" s="4"/>
       <c r="AF29" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG29" s="4"/>
       <c r="AH29" s="4"/>
       <c r="AI29" s="4"/>
       <c r="AJ29" s="4"/>
     </row>
     <row r="30">
       <c r="A30" s="4" t="s">
         <v>498</v>
       </c>
       <c r="B30" s="4" t="s">
         <v>499</v>
       </c>
       <c r="C30" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D30" s="4" t="s">
-        <v>77</v>
+        <v>500</v>
       </c>
       <c r="E30" s="4" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
       <c r="F30" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G30" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H30" s="4" t="s">
-        <v>81</v>
+        <v>414</v>
       </c>
       <c r="I30" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="J30" s="4" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="K30" s="4" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="L30" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M30" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N30" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O30" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P30" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q30" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R30" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S30" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T30" s="4" t="s">
         <v>92</v>
       </c>
       <c r="U30" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="V30" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W30" s="4" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="X30" s="4" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="Y30" s="4" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
       <c r="Z30" s="4" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="AA30" s="4" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
       <c r="AB30" s="4" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="AC30" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD30" s="4"/>
       <c r="AE30" s="4"/>
       <c r="AF30" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="AG30" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AG30" s="4"/>
+      <c r="AH30" s="4"/>
       <c r="AI30" s="4"/>
       <c r="AJ30" s="4"/>
     </row>
     <row r="31">
       <c r="A31" s="4" t="s">
         <v>510</v>
       </c>
       <c r="B31" s="4" t="s">
         <v>511</v>
       </c>
       <c r="C31" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>500</v>
+      </c>
+      <c r="E31" s="4" t="s">
         <v>512</v>
-      </c>
-[...4 lines deleted...]
-        <v>513</v>
       </c>
       <c r="F31" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G31" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H31" s="4" t="s">
-        <v>186</v>
+        <v>414</v>
       </c>
       <c r="I31" s="4" t="s">
-        <v>187</v>
+        <v>93</v>
       </c>
       <c r="J31" s="4" t="s">
+        <v>513</v>
+      </c>
+      <c r="K31" s="4" t="s">
         <v>514</v>
       </c>
-      <c r="K31" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L31" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M31" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>335</v>
+        <v>87</v>
       </c>
       <c r="O31" s="4" t="s">
-        <v>336</v>
+        <v>88</v>
       </c>
       <c r="P31" s="4" t="s">
-        <v>516</v>
+        <v>89</v>
       </c>
       <c r="Q31" s="4" t="s">
-        <v>517</v>
+        <v>88</v>
       </c>
       <c r="R31" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S31" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T31" s="4" t="s">
         <v>92</v>
       </c>
       <c r="U31" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="V31" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W31" s="4" t="s">
+        <v>515</v>
+      </c>
+      <c r="X31" s="4" t="s">
+        <v>516</v>
+      </c>
+      <c r="Y31" s="4" t="s">
+        <v>517</v>
+      </c>
+      <c r="Z31" s="4" t="s">
         <v>518</v>
       </c>
-      <c r="X31" s="4" t="s">
+      <c r="AA31" s="4" t="s">
         <v>519</v>
       </c>
-      <c r="Y31" s="4" t="s">
+      <c r="AB31" s="4" t="s">
         <v>520</v>
       </c>
-      <c r="Z31" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC31" s="4" t="s">
-        <v>524</v>
+        <v>87</v>
       </c>
       <c r="AD31" s="4"/>
       <c r="AE31" s="4"/>
       <c r="AF31" s="4" t="s">
         <v>101</v>
       </c>
-      <c r="AG31" s="4"/>
-      <c r="AH31" s="4"/>
+      <c r="AG31" s="4" t="s">
+        <v>510</v>
+      </c>
+      <c r="AH31" s="4" t="s">
+        <v>521</v>
+      </c>
       <c r="AI31" s="4"/>
       <c r="AJ31" s="4"/>
     </row>
     <row r="32">
       <c r="A32" s="4" t="s">
+        <v>522</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>523</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>524</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>166</v>
+      </c>
+      <c r="E32" s="4" t="s">
         <v>525</v>
-      </c>
-[...10 lines deleted...]
-        <v>528</v>
       </c>
       <c r="F32" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G32" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H32" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="I32" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="J32" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="K32" s="4" t="s">
+        <v>527</v>
+      </c>
+      <c r="L32" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M32" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N32" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O32" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P32" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="Q32" s="4" t="s">
         <v>529</v>
       </c>
-      <c r="I32" s="4" t="s">
+      <c r="R32" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S32" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T32" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="U32" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="V32" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W32" s="4" t="s">
         <v>530</v>
       </c>
-      <c r="J32" s="4" t="s">
+      <c r="X32" s="4" t="s">
         <v>531</v>
       </c>
-      <c r="K32" s="4" t="s">
+      <c r="Y32" s="4" t="s">
         <v>532</v>
       </c>
-      <c r="L32" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W32" s="4" t="s">
+      <c r="Z32" s="4" t="s">
         <v>533</v>
       </c>
-      <c r="X32" s="4" t="s">
+      <c r="AA32" s="4" t="s">
         <v>534</v>
       </c>
-      <c r="Y32" s="4" t="s">
+      <c r="AB32" s="4" t="s">
         <v>535</v>
       </c>
-      <c r="Z32" s="4" t="s">
+      <c r="AC32" s="4" t="s">
         <v>536</v>
-      </c>
-[...7 lines deleted...]
-        <v>345</v>
       </c>
       <c r="AD32" s="4"/>
       <c r="AE32" s="4"/>
       <c r="AF32" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG32" s="4"/>
       <c r="AH32" s="4"/>
       <c r="AI32" s="4"/>
       <c r="AJ32" s="4"/>
     </row>
     <row r="33">
       <c r="A33" s="4" t="s">
-        <v>539</v>
+        <v>537</v>
       </c>
       <c r="B33" s="4" t="s">
-        <v>540</v>
+        <v>523</v>
       </c>
       <c r="C33" s="4" t="s">
-        <v>49</v>
+        <v>538</v>
       </c>
       <c r="D33" s="4" t="s">
-        <v>541</v>
+        <v>166</v>
       </c>
       <c r="E33" s="4" t="s">
-        <v>542</v>
+        <v>525</v>
       </c>
       <c r="F33" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G33" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H33" s="4" t="s">
+        <v>168</v>
+      </c>
+      <c r="I33" s="4" t="s">
+        <v>169</v>
+      </c>
+      <c r="J33" s="4" t="s">
+        <v>526</v>
+      </c>
+      <c r="K33" s="4" t="s">
+        <v>539</v>
+      </c>
+      <c r="L33" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M33" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N33" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="O33" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="P33" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q33" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="R33" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S33" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T33" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="U33" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="V33" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W33" s="4" t="s">
         <v>543</v>
       </c>
-      <c r="I33" s="4" t="s">
+      <c r="X33" s="4" t="s">
         <v>544</v>
       </c>
-      <c r="J33" s="4" t="s">
+      <c r="Y33" s="4" t="s">
         <v>545</v>
       </c>
-      <c r="K33" s="4" t="s">
+      <c r="Z33" s="4" t="s">
         <v>546</v>
       </c>
-      <c r="L33" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W33" s="4" t="s">
+      <c r="AA33" s="4" t="s">
         <v>547</v>
       </c>
-      <c r="X33" s="4" t="s">
+      <c r="AB33" s="4" t="s">
         <v>548</v>
       </c>
-      <c r="Y33" s="4" t="s">
+      <c r="AC33" s="4" t="s">
         <v>549</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
       <c r="AD33" s="4"/>
       <c r="AE33" s="4"/>
       <c r="AF33" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG33" s="4"/>
       <c r="AH33" s="4"/>
       <c r="AI33" s="4"/>
       <c r="AJ33" s="4"/>
     </row>
     <row r="34">
       <c r="A34" s="4" t="s">
+        <v>550</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>551</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>552</v>
+      </c>
+      <c r="E34" s="4" t="s">
         <v>553</v>
-      </c>
-[...10 lines deleted...]
-        <v>513</v>
       </c>
       <c r="F34" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G34" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H34" s="4" t="s">
-        <v>186</v>
+        <v>376</v>
       </c>
       <c r="I34" s="4" t="s">
-        <v>187</v>
+        <v>125</v>
       </c>
       <c r="J34" s="4" t="s">
-        <v>514</v>
+        <v>554</v>
       </c>
       <c r="K34" s="4" t="s">
         <v>555</v>
       </c>
       <c r="L34" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M34" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N34" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O34" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P34" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q34" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="R34" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S34" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T34" s="4" t="s">
+        <v>124</v>
+      </c>
+      <c r="U34" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="V34" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="W34" s="4" t="s">
         <v>556</v>
       </c>
-      <c r="O34" s="4" t="s">
+      <c r="X34" s="4" t="s">
         <v>557</v>
       </c>
-      <c r="P34" s="4" t="s">
+      <c r="Y34" s="4" t="s">
         <v>558</v>
       </c>
-      <c r="Q34" s="4" t="s">
-[...17 lines deleted...]
-      <c r="W34" s="4" t="s">
+      <c r="Z34" s="4" t="s">
         <v>559</v>
       </c>
-      <c r="X34" s="4" t="s">
+      <c r="AA34" s="4" t="s">
         <v>560</v>
       </c>
-      <c r="Y34" s="4" t="s">
+      <c r="AB34" s="4" t="s">
         <v>561</v>
       </c>
-      <c r="Z34" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC34" s="4" t="s">
-        <v>565</v>
+        <v>87</v>
       </c>
       <c r="AD34" s="4"/>
       <c r="AE34" s="4"/>
       <c r="AF34" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG34" s="4"/>
       <c r="AH34" s="4"/>
       <c r="AI34" s="4"/>
       <c r="AJ34" s="4"/>
     </row>
     <row r="35">
       <c r="A35" s="4" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="B35" s="4" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="C35" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D35" s="4" t="s">
-        <v>568</v>
+        <v>500</v>
       </c>
       <c r="E35" s="4" t="s">
-        <v>569</v>
+        <v>564</v>
       </c>
       <c r="F35" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G35" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H35" s="4" t="s">
-        <v>381</v>
+        <v>414</v>
       </c>
       <c r="I35" s="4" t="s">
-        <v>143</v>
+        <v>93</v>
       </c>
       <c r="J35" s="4" t="s">
-        <v>570</v>
+        <v>565</v>
       </c>
       <c r="K35" s="4" t="s">
-        <v>571</v>
+        <v>566</v>
       </c>
       <c r="L35" s="4" t="s">
-        <v>110</v>
+        <v>567</v>
       </c>
       <c r="M35" s="4" t="s">
-        <v>111</v>
+        <v>568</v>
       </c>
       <c r="N35" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O35" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P35" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q35" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R35" s="4" t="s">
-        <v>112</v>
+        <v>569</v>
       </c>
       <c r="S35" s="4" t="s">
-        <v>113</v>
+        <v>570</v>
       </c>
       <c r="T35" s="4" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="U35" s="4" t="s">
-        <v>143</v>
+        <v>93</v>
       </c>
       <c r="V35" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W35" s="4" t="s">
+        <v>571</v>
+      </c>
+      <c r="X35" s="4" t="s">
         <v>572</v>
       </c>
-      <c r="X35" s="4" t="s">
+      <c r="Y35" s="4" t="s">
         <v>573</v>
       </c>
-      <c r="Y35" s="4" t="s">
+      <c r="Z35" s="4" t="s">
         <v>574</v>
       </c>
-      <c r="Z35" s="4" t="s">
+      <c r="AA35" s="4" t="s">
         <v>575</v>
       </c>
-      <c r="AA35" s="4" t="s">
+      <c r="AB35" s="4" t="s">
         <v>576</v>
       </c>
-      <c r="AB35" s="4" t="s">
+      <c r="AC35" s="4" t="s">
         <v>577</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="AD35" s="4"/>
       <c r="AE35" s="4"/>
       <c r="AF35" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG35" s="4"/>
       <c r="AH35" s="4"/>
       <c r="AI35" s="4"/>
       <c r="AJ35" s="4"/>
     </row>
     <row r="36">
       <c r="A36" s="4" t="s">
         <v>578</v>
       </c>
       <c r="B36" s="4" t="s">
         <v>579</v>
       </c>
       <c r="C36" s="4" t="s">
         <v>580</v>
       </c>
       <c r="D36" s="4" t="s">
         <v>581</v>
       </c>
       <c r="E36" s="4" t="s">
         <v>582</v>
       </c>
       <c r="F36" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G36" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H36" s="4" t="s">
-        <v>186</v>
+        <v>168</v>
       </c>
       <c r="I36" s="4" t="s">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="J36" s="4" t="s">
         <v>583</v>
       </c>
       <c r="K36" s="4" t="s">
         <v>584</v>
       </c>
       <c r="L36" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M36" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O36" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P36" s="4" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="Q36" s="4" t="s">
-        <v>338</v>
+        <v>320</v>
       </c>
       <c r="R36" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S36" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T36" s="4" t="s">
         <v>92</v>
       </c>
       <c r="U36" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="V36" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W36" s="4" t="s">
         <v>585</v>
       </c>
       <c r="X36" s="4" t="s">
         <v>586</v>
       </c>
       <c r="Y36" s="4" t="s">
         <v>587</v>
       </c>
       <c r="Z36" s="4" t="s">
         <v>588</v>
       </c>
       <c r="AA36" s="4" t="s">
         <v>589</v>
       </c>
       <c r="AB36" s="4" t="s">
         <v>590</v>
       </c>
       <c r="AC36" s="4" t="s">
         <v>591</v>
       </c>
       <c r="AD36" s="4"/>
       <c r="AE36" s="4"/>
       <c r="AF36" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG36" s="4"/>
       <c r="AH36" s="4"/>
       <c r="AI36" s="4"/>
       <c r="AJ36" s="4"/>
     </row>
     <row r="37">
       <c r="A37" s="4" t="s">
         <v>592</v>
       </c>
       <c r="B37" s="4" t="s">
         <v>593</v>
       </c>
       <c r="C37" s="4" t="s">
-        <v>49</v>
+        <v>594</v>
       </c>
       <c r="D37" s="4" t="s">
-        <v>594</v>
+        <v>595</v>
       </c>
       <c r="E37" s="4" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F37" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G37" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H37" s="4" t="s">
-        <v>596</v>
+        <v>376</v>
       </c>
       <c r="I37" s="4" t="s">
+        <v>125</v>
+      </c>
+      <c r="J37" s="4" t="s">
         <v>597</v>
       </c>
-      <c r="J37" s="4" t="s">
+      <c r="K37" s="4" t="s">
         <v>598</v>
       </c>
-      <c r="K37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L37" s="4" t="s">
-        <v>110</v>
+        <v>567</v>
       </c>
       <c r="M37" s="4" t="s">
-        <v>111</v>
+        <v>568</v>
       </c>
       <c r="N37" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O37" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P37" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q37" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R37" s="4" t="s">
-        <v>112</v>
+        <v>569</v>
       </c>
       <c r="S37" s="4" t="s">
-        <v>113</v>
+        <v>570</v>
       </c>
       <c r="T37" s="4" t="s">
-        <v>92</v>
+        <v>124</v>
       </c>
       <c r="U37" s="4" t="s">
-        <v>82</v>
+        <v>125</v>
       </c>
       <c r="V37" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W37" s="4" t="s">
+        <v>599</v>
+      </c>
+      <c r="X37" s="4" t="s">
         <v>600</v>
       </c>
-      <c r="X37" s="4" t="s">
+      <c r="Y37" s="4" t="s">
         <v>601</v>
       </c>
-      <c r="Y37" s="4" t="s">
+      <c r="Z37" s="4" t="s">
         <v>602</v>
       </c>
-      <c r="Z37" s="4" t="s">
+      <c r="AA37" s="4" t="s">
         <v>603</v>
       </c>
-      <c r="AA37" s="4" t="s">
+      <c r="AB37" s="4" t="s">
         <v>604</v>
       </c>
-      <c r="AB37" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC37" s="4" t="s">
-        <v>87</v>
+        <v>577</v>
       </c>
       <c r="AD37" s="4"/>
       <c r="AE37" s="4"/>
       <c r="AF37" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG37" s="4"/>
       <c r="AH37" s="4"/>
       <c r="AI37" s="4"/>
       <c r="AJ37" s="4"/>
     </row>
     <row r="38">
       <c r="A38" s="4" t="s">
-        <v>606</v>
+        <v>605</v>
       </c>
       <c r="B38" s="4" t="s">
-        <v>607</v>
+        <v>593</v>
       </c>
       <c r="C38" s="4" t="s">
-        <v>49</v>
+        <v>594</v>
       </c>
       <c r="D38" s="4" t="s">
-        <v>527</v>
+        <v>595</v>
       </c>
       <c r="E38" s="4" t="s">
-        <v>608</v>
+        <v>596</v>
       </c>
       <c r="F38" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G38" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H38" s="4" t="s">
-        <v>529</v>
+        <v>376</v>
       </c>
       <c r="I38" s="4" t="s">
-        <v>530</v>
+        <v>125</v>
       </c>
       <c r="J38" s="4" t="s">
-        <v>609</v>
+        <v>597</v>
       </c>
       <c r="K38" s="4" t="s">
-        <v>610</v>
+        <v>606</v>
       </c>
       <c r="L38" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M38" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>87</v>
+        <v>317</v>
       </c>
       <c r="O38" s="4" t="s">
-        <v>88</v>
+        <v>318</v>
       </c>
       <c r="P38" s="4" t="s">
-        <v>89</v>
+        <v>319</v>
       </c>
       <c r="Q38" s="4" t="s">
-        <v>88</v>
+        <v>320</v>
       </c>
       <c r="R38" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S38" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T38" s="4" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="U38" s="4" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="V38" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W38" s="4" t="s">
-        <v>611</v>
+        <v>607</v>
       </c>
       <c r="X38" s="4" t="s">
-        <v>612</v>
+        <v>608</v>
       </c>
       <c r="Y38" s="4" t="s">
-        <v>613</v>
+        <v>601</v>
       </c>
       <c r="Z38" s="4" t="s">
-        <v>614</v>
+        <v>602</v>
       </c>
       <c r="AA38" s="4" t="s">
-        <v>615</v>
+        <v>603</v>
       </c>
       <c r="AB38" s="4" t="s">
-        <v>616</v>
+        <v>604</v>
       </c>
       <c r="AC38" s="4" t="s">
-        <v>100</v>
+        <v>591</v>
       </c>
       <c r="AD38" s="4"/>
       <c r="AE38" s="4"/>
       <c r="AF38" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG38" s="4"/>
       <c r="AH38" s="4"/>
       <c r="AI38" s="4"/>
       <c r="AJ38" s="4"/>
     </row>
     <row r="39">
       <c r="A39" s="4" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="B39" s="4" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="C39" s="4" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="D39" s="4" t="s">
-        <v>620</v>
+        <v>331</v>
       </c>
       <c r="E39" s="4" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="F39" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G39" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H39" s="4" t="s">
-        <v>381</v>
+        <v>314</v>
       </c>
       <c r="I39" s="4" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="J39" s="4" t="s">
-        <v>622</v>
+        <v>613</v>
       </c>
       <c r="K39" s="4" t="s">
-        <v>623</v>
+        <v>614</v>
       </c>
       <c r="L39" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M39" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N39" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O39" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P39" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q39" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R39" s="4" t="s">
         <v>90</v>
       </c>
       <c r="S39" s="4" t="s">
         <v>91</v>
       </c>
       <c r="T39" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="U39" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="U39" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V39" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W39" s="4" t="s">
-        <v>624</v>
+        <v>615</v>
       </c>
       <c r="X39" s="4" t="s">
-        <v>625</v>
+        <v>616</v>
       </c>
       <c r="Y39" s="4" t="s">
-        <v>626</v>
+        <v>617</v>
       </c>
       <c r="Z39" s="4" t="s">
-        <v>627</v>
+        <v>618</v>
       </c>
       <c r="AA39" s="4" t="s">
-        <v>628</v>
+        <v>619</v>
       </c>
       <c r="AB39" s="4" t="s">
-        <v>629</v>
+        <v>620</v>
       </c>
       <c r="AC39" s="4" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="AD39" s="4"/>
       <c r="AE39" s="4"/>
       <c r="AF39" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG39" s="4"/>
       <c r="AH39" s="4"/>
       <c r="AI39" s="4"/>
       <c r="AJ39" s="4"/>
     </row>
     <row r="40">
       <c r="A40" s="4" t="s">
-        <v>630</v>
+        <v>621</v>
       </c>
       <c r="B40" s="4" t="s">
-        <v>618</v>
+        <v>622</v>
       </c>
       <c r="C40" s="4" t="s">
-        <v>619</v>
+        <v>49</v>
       </c>
       <c r="D40" s="4" t="s">
-        <v>620</v>
+        <v>623</v>
       </c>
       <c r="E40" s="4" t="s">
-        <v>621</v>
+        <v>624</v>
       </c>
       <c r="F40" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G40" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H40" s="4" t="s">
-        <v>381</v>
+        <v>625</v>
       </c>
       <c r="I40" s="4" t="s">
-        <v>143</v>
+        <v>626</v>
       </c>
       <c r="J40" s="4" t="s">
-        <v>622</v>
+        <v>627</v>
       </c>
       <c r="K40" s="4" t="s">
-        <v>631</v>
+        <v>628</v>
       </c>
       <c r="L40" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M40" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>335</v>
+        <v>87</v>
       </c>
       <c r="O40" s="4" t="s">
-        <v>336</v>
+        <v>88</v>
       </c>
       <c r="P40" s="4" t="s">
-        <v>337</v>
+        <v>89</v>
       </c>
       <c r="Q40" s="4" t="s">
-        <v>338</v>
+        <v>88</v>
       </c>
       <c r="R40" s="4" t="s">
         <v>90</v>
       </c>
       <c r="S40" s="4" t="s">
         <v>91</v>
       </c>
       <c r="T40" s="4" t="s">
-        <v>142</v>
+        <v>92</v>
       </c>
       <c r="U40" s="4" t="s">
-        <v>143</v>
+        <v>93</v>
       </c>
       <c r="V40" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W40" s="4" t="s">
+        <v>629</v>
+      </c>
+      <c r="X40" s="4" t="s">
+        <v>630</v>
+      </c>
+      <c r="Y40" s="4" t="s">
+        <v>631</v>
+      </c>
+      <c r="Z40" s="4" t="s">
         <v>632</v>
       </c>
-      <c r="X40" s="4" t="s">
+      <c r="AA40" s="4" t="s">
         <v>633</v>
       </c>
-      <c r="Y40" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AB40" s="4" t="s">
-        <v>629</v>
+        <v>634</v>
       </c>
       <c r="AC40" s="4" t="s">
-        <v>591</v>
+        <v>87</v>
       </c>
       <c r="AD40" s="4"/>
       <c r="AE40" s="4"/>
       <c r="AF40" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG40" s="4"/>
       <c r="AH40" s="4"/>
       <c r="AI40" s="4"/>
       <c r="AJ40" s="4"/>
     </row>
     <row r="41">
       <c r="A41" s="4" t="s">
-        <v>634</v>
+        <v>635</v>
       </c>
       <c r="B41" s="4" t="s">
-        <v>635</v>
+        <v>636</v>
       </c>
       <c r="C41" s="4" t="s">
-        <v>636</v>
+        <v>49</v>
       </c>
       <c r="D41" s="4" t="s">
-        <v>349</v>
+        <v>443</v>
       </c>
       <c r="E41" s="4" t="s">
         <v>637</v>
       </c>
       <c r="F41" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G41" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H41" s="4" t="s">
-        <v>332</v>
+        <v>445</v>
       </c>
       <c r="I41" s="4" t="s">
-        <v>160</v>
+        <v>446</v>
       </c>
       <c r="J41" s="4" t="s">
         <v>638</v>
       </c>
       <c r="K41" s="4" t="s">
         <v>639</v>
       </c>
       <c r="L41" s="4" t="s">
-        <v>110</v>
+        <v>567</v>
       </c>
       <c r="M41" s="4" t="s">
-        <v>111</v>
+        <v>568</v>
       </c>
       <c r="N41" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O41" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P41" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q41" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R41" s="4" t="s">
-        <v>112</v>
+        <v>569</v>
       </c>
       <c r="S41" s="4" t="s">
-        <v>113</v>
+        <v>570</v>
       </c>
       <c r="T41" s="4" t="s">
-        <v>159</v>
+        <v>124</v>
       </c>
       <c r="U41" s="4" t="s">
-        <v>160</v>
+        <v>125</v>
       </c>
       <c r="V41" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W41" s="4" t="s">
         <v>640</v>
       </c>
       <c r="X41" s="4" t="s">
         <v>641</v>
       </c>
       <c r="Y41" s="4" t="s">
         <v>642</v>
       </c>
       <c r="Z41" s="4" t="s">
         <v>643</v>
       </c>
       <c r="AA41" s="4" t="s">
         <v>644</v>
       </c>
       <c r="AB41" s="4" t="s">
         <v>645</v>
       </c>
       <c r="AC41" s="4" t="s">
-        <v>87</v>
+        <v>577</v>
       </c>
       <c r="AD41" s="4"/>
       <c r="AE41" s="4"/>
       <c r="AF41" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG41" s="4"/>
       <c r="AH41" s="4"/>
       <c r="AI41" s="4"/>
       <c r="AJ41" s="4"/>
     </row>
     <row r="42">
       <c r="A42" s="4" t="s">
         <v>646</v>
       </c>
       <c r="B42" s="4" t="s">
         <v>647</v>
       </c>
       <c r="C42" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D42" s="4" t="s">
-        <v>447</v>
+        <v>346</v>
       </c>
       <c r="E42" s="4" t="s">
         <v>648</v>
       </c>
       <c r="F42" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G42" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H42" s="4" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="I42" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="J42" s="4" t="s">
         <v>649</v>
       </c>
       <c r="K42" s="4" t="s">
         <v>650</v>
       </c>
       <c r="L42" s="4" t="s">
-        <v>110</v>
+        <v>567</v>
       </c>
       <c r="M42" s="4" t="s">
-        <v>111</v>
+        <v>568</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>87</v>
+        <v>540</v>
       </c>
       <c r="O42" s="4" t="s">
-        <v>88</v>
+        <v>541</v>
       </c>
       <c r="P42" s="4" t="s">
-        <v>89</v>
+        <v>542</v>
       </c>
       <c r="Q42" s="4" t="s">
-        <v>88</v>
+        <v>541</v>
       </c>
       <c r="R42" s="4" t="s">
-        <v>112</v>
+        <v>569</v>
       </c>
       <c r="S42" s="4" t="s">
-        <v>113</v>
+        <v>570</v>
       </c>
       <c r="T42" s="4" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="U42" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="V42" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W42" s="4" t="s">
         <v>651</v>
       </c>
       <c r="X42" s="4" t="s">
         <v>652</v>
       </c>
       <c r="Y42" s="4" t="s">
         <v>653</v>
       </c>
       <c r="Z42" s="4" t="s">
         <v>654</v>
       </c>
       <c r="AA42" s="4" t="s">
         <v>655</v>
       </c>
       <c r="AB42" s="4" t="s">
         <v>656</v>
       </c>
       <c r="AC42" s="4" t="s">
-        <v>87</v>
+        <v>657</v>
       </c>
       <c r="AD42" s="4"/>
       <c r="AE42" s="4"/>
       <c r="AF42" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG42" s="4"/>
       <c r="AH42" s="4"/>
-      <c r="AI42" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="AI42" s="4"/>
+      <c r="AJ42" s="4"/>
     </row>
     <row r="43">
       <c r="A43" s="4" t="s">
         <v>658</v>
       </c>
       <c r="B43" s="4" t="s">
         <v>659</v>
       </c>
       <c r="C43" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D43" s="4" t="s">
-        <v>447</v>
+        <v>552</v>
       </c>
       <c r="E43" s="4" t="s">
         <v>660</v>
       </c>
       <c r="F43" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G43" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H43" s="4" t="s">
-        <v>332</v>
+        <v>376</v>
       </c>
       <c r="I43" s="4" t="s">
-        <v>160</v>
+        <v>125</v>
       </c>
       <c r="J43" s="4" t="s">
         <v>661</v>
       </c>
       <c r="K43" s="4" t="s">
         <v>662</v>
       </c>
       <c r="L43" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M43" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="O43" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="P43" s="4" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="Q43" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="R43" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S43" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T43" s="4" t="s">
-        <v>159</v>
+        <v>124</v>
       </c>
       <c r="U43" s="4" t="s">
-        <v>160</v>
+        <v>125</v>
       </c>
       <c r="V43" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W43" s="4" t="s">
         <v>663</v>
       </c>
       <c r="X43" s="4" t="s">
         <v>664</v>
       </c>
       <c r="Y43" s="4" t="s">
         <v>665</v>
       </c>
       <c r="Z43" s="4" t="s">
         <v>666</v>
       </c>
       <c r="AA43" s="4" t="s">
         <v>667</v>
       </c>
       <c r="AB43" s="4" t="s">
         <v>668</v>
       </c>
       <c r="AC43" s="4" t="s">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="AD43" s="4"/>
       <c r="AE43" s="4"/>
       <c r="AF43" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG43" s="4"/>
       <c r="AH43" s="4"/>
       <c r="AI43" s="4"/>
       <c r="AJ43" s="4"/>
     </row>
     <row r="44">
       <c r="A44" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="B44" s="4" t="s">
         <v>670</v>
-      </c>
-[...1 lines deleted...]
-        <v>671</v>
       </c>
       <c r="C44" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D44" s="4" t="s">
-        <v>568</v>
+        <v>346</v>
       </c>
       <c r="E44" s="4" t="s">
-        <v>672</v>
+        <v>671</v>
       </c>
       <c r="F44" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G44" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H44" s="4" t="s">
-        <v>381</v>
+        <v>314</v>
       </c>
       <c r="I44" s="4" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="J44" s="4" t="s">
+        <v>672</v>
+      </c>
+      <c r="K44" s="4" t="s">
         <v>673</v>
-      </c>
-[...1 lines deleted...]
-        <v>674</v>
       </c>
       <c r="L44" s="4" t="s">
         <v>85</v>
       </c>
       <c r="M44" s="4" t="s">
         <v>86</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>556</v>
+        <v>87</v>
       </c>
       <c r="O44" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="P44" s="4" t="s">
-        <v>558</v>
+        <v>89</v>
       </c>
       <c r="Q44" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="R44" s="4" t="s">
         <v>90</v>
       </c>
       <c r="S44" s="4" t="s">
         <v>91</v>
       </c>
       <c r="T44" s="4" t="s">
+        <v>141</v>
+      </c>
+      <c r="U44" s="4" t="s">
         <v>142</v>
       </c>
-      <c r="U44" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V44" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W44" s="4" t="s">
+        <v>674</v>
+      </c>
+      <c r="X44" s="4" t="s">
         <v>675</v>
       </c>
-      <c r="X44" s="4" t="s">
+      <c r="Y44" s="4" t="s">
         <v>676</v>
       </c>
-      <c r="Y44" s="4" t="s">
+      <c r="Z44" s="4" t="s">
         <v>677</v>
       </c>
-      <c r="Z44" s="4" t="s">
+      <c r="AA44" s="4" t="s">
         <v>678</v>
       </c>
-      <c r="AA44" s="4" t="s">
+      <c r="AB44" s="4" t="s">
         <v>679</v>
       </c>
-      <c r="AB44" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC44" s="4" t="s">
-        <v>669</v>
+        <v>87</v>
       </c>
       <c r="AD44" s="4"/>
       <c r="AE44" s="4"/>
       <c r="AF44" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG44" s="4"/>
       <c r="AH44" s="4"/>
-      <c r="AI44" s="4"/>
-      <c r="AJ44" s="4"/>
+      <c r="AI44" s="4" t="s">
+        <v>669</v>
+      </c>
+      <c r="AJ44" s="4" t="s">
+        <v>680</v>
+      </c>
     </row>
     <row r="45">
       <c r="A45" s="4" t="s">
         <v>681</v>
       </c>
       <c r="B45" s="4" t="s">
-        <v>659</v>
+        <v>647</v>
       </c>
       <c r="C45" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D45" s="4" t="s">
-        <v>447</v>
+        <v>346</v>
       </c>
       <c r="E45" s="4" t="s">
-        <v>660</v>
+        <v>648</v>
       </c>
       <c r="F45" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G45" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H45" s="4" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="I45" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="J45" s="4" t="s">
-        <v>661</v>
+        <v>649</v>
       </c>
       <c r="K45" s="4" t="s">
         <v>682</v>
       </c>
       <c r="L45" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M45" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O45" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P45" s="4" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="Q45" s="4" t="s">
-        <v>338</v>
+        <v>320</v>
       </c>
       <c r="R45" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S45" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T45" s="4" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="U45" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="V45" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W45" s="4" t="s">
         <v>683</v>
       </c>
       <c r="X45" s="4" t="s">
         <v>684</v>
       </c>
       <c r="Y45" s="4" t="s">
-        <v>665</v>
+        <v>653</v>
       </c>
       <c r="Z45" s="4" t="s">
-        <v>666</v>
+        <v>654</v>
       </c>
       <c r="AA45" s="4" t="s">
-        <v>667</v>
+        <v>655</v>
       </c>
       <c r="AB45" s="4" t="s">
-        <v>668</v>
+        <v>656</v>
       </c>
       <c r="AC45" s="4" t="s">
         <v>591</v>
       </c>
       <c r="AD45" s="4"/>
       <c r="AE45" s="4"/>
       <c r="AF45" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG45" s="4"/>
       <c r="AH45" s="4"/>
       <c r="AI45" s="4"/>
       <c r="AJ45" s="4"/>
     </row>
     <row r="46">
       <c r="A46" s="4" t="s">
         <v>685</v>
       </c>
       <c r="B46" s="4" t="s">
         <v>686</v>
       </c>
       <c r="C46" s="4" t="s">
         <v>687</v>
       </c>
       <c r="D46" s="4" t="s">
-        <v>230</v>
+        <v>212</v>
       </c>
       <c r="E46" s="4" t="s">
         <v>688</v>
       </c>
       <c r="F46" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G46" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H46" s="4" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="I46" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="J46" s="4" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="K46" s="4" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="L46" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M46" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N46" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O46" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P46" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q46" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R46" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S46" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T46" s="4" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="U46" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="V46" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W46" s="4" t="s">
         <v>689</v>
       </c>
       <c r="X46" s="4" t="s">
         <v>690</v>
       </c>
       <c r="Y46" s="4" t="s">
         <v>691</v>
       </c>
       <c r="Z46" s="4" t="s">
         <v>692</v>
       </c>
       <c r="AA46" s="4" t="s">
         <v>693</v>
       </c>
       <c r="AB46" s="4" t="s">
         <v>694</v>
       </c>
       <c r="AC46" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD46" s="4"/>
       <c r="AE46" s="4"/>
       <c r="AF46" s="4" t="s">
@@ -15248,191 +15245,191 @@
       <c r="AJ46" s="4"/>
     </row>
     <row r="47">
       <c r="A47" s="4" t="s">
         <v>695</v>
       </c>
       <c r="B47" s="4" t="s">
         <v>696</v>
       </c>
       <c r="C47" s="4" t="s">
         <v>697</v>
       </c>
       <c r="D47" s="4" t="s">
         <v>698</v>
       </c>
       <c r="E47" s="4" t="s">
         <v>699</v>
       </c>
       <c r="F47" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G47" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H47" s="4" t="s">
-        <v>395</v>
+        <v>390</v>
       </c>
       <c r="I47" s="4" t="s">
-        <v>396</v>
+        <v>391</v>
       </c>
       <c r="J47" s="4" t="s">
         <v>700</v>
       </c>
       <c r="K47" s="4" t="s">
         <v>701</v>
       </c>
       <c r="L47" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M47" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N47" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O47" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P47" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q47" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R47" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S47" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T47" s="4" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="U47" s="4" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="V47" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W47" s="4" t="s">
         <v>702</v>
       </c>
       <c r="X47" s="4" t="s">
         <v>703</v>
       </c>
       <c r="Y47" s="4" t="s">
         <v>704</v>
       </c>
       <c r="Z47" s="4" t="s">
         <v>705</v>
       </c>
       <c r="AA47" s="4" t="s">
         <v>706</v>
       </c>
       <c r="AB47" s="4" t="s">
         <v>707</v>
       </c>
       <c r="AC47" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD47" s="4"/>
       <c r="AE47" s="4"/>
       <c r="AF47" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG47" s="4"/>
       <c r="AH47" s="4"/>
       <c r="AI47" s="4"/>
       <c r="AJ47" s="4"/>
     </row>
     <row r="48">
       <c r="A48" s="4" t="s">
         <v>708</v>
       </c>
       <c r="B48" s="4" t="s">
         <v>709</v>
       </c>
       <c r="C48" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D48" s="4" t="s">
-        <v>568</v>
+        <v>552</v>
       </c>
       <c r="E48" s="4" t="s">
         <v>710</v>
       </c>
       <c r="F48" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G48" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H48" s="4" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="I48" s="4" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="J48" s="4" t="s">
-        <v>173</v>
+        <v>155</v>
       </c>
       <c r="K48" s="4" t="s">
-        <v>174</v>
+        <v>156</v>
       </c>
       <c r="L48" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M48" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N48" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O48" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P48" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q48" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R48" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S48" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T48" s="4" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="U48" s="4" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="V48" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W48" s="4" t="s">
         <v>711</v>
       </c>
       <c r="X48" s="4" t="s">
         <v>712</v>
       </c>
       <c r="Y48" s="4" t="s">
         <v>713</v>
       </c>
       <c r="Z48" s="4" t="s">
         <v>714</v>
       </c>
       <c r="AA48" s="4" t="s">
         <v>715</v>
       </c>
       <c r="AB48" s="4" t="s">
         <v>716</v>
       </c>
       <c r="AC48" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD48" s="4"/>
       <c r="AE48" s="4"/>
       <c r="AF48" s="4" t="s">
@@ -15460,81 +15457,81 @@
       <c r="D49" s="4" t="s">
         <v>720</v>
       </c>
       <c r="E49" s="4" t="s">
         <v>721</v>
       </c>
       <c r="F49" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G49" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H49" s="4" t="s">
         <v>722</v>
       </c>
       <c r="I49" s="4" t="s">
         <v>723</v>
       </c>
       <c r="J49" s="4" t="s">
         <v>724</v>
       </c>
       <c r="K49" s="4" t="s">
         <v>725</v>
       </c>
       <c r="L49" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M49" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N49" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O49" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P49" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q49" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R49" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S49" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T49" s="4" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="U49" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="V49" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W49" s="4" t="s">
         <v>726</v>
       </c>
       <c r="X49" s="4" t="s">
         <v>727</v>
       </c>
       <c r="Y49" s="4" t="s">
         <v>728</v>
       </c>
       <c r="Z49" s="4" t="s">
         <v>729</v>
       </c>
       <c r="AA49" s="4" t="s">
         <v>730</v>
       </c>
       <c r="AB49" s="4" t="s">
         <v>731</v>
       </c>
       <c r="AC49" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD49" s="4"/>
       <c r="AE49" s="4"/>
       <c r="AF49" s="4" t="s">
@@ -15558,473 +15555,473 @@
       <c r="D50" s="4" t="s">
         <v>734</v>
       </c>
       <c r="E50" s="4" t="s">
         <v>735</v>
       </c>
       <c r="F50" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G50" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H50" s="4" t="s">
         <v>736</v>
       </c>
       <c r="I50" s="4" t="s">
         <v>737</v>
       </c>
       <c r="J50" s="4" t="s">
         <v>738</v>
       </c>
       <c r="K50" s="4" t="s">
         <v>739</v>
       </c>
       <c r="L50" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M50" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N50" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O50" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P50" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q50" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R50" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S50" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T50" s="4" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="U50" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="V50" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W50" s="4" t="s">
         <v>740</v>
       </c>
       <c r="X50" s="4" t="s">
         <v>741</v>
       </c>
       <c r="Y50" s="4" t="s">
         <v>742</v>
       </c>
       <c r="Z50" s="4" t="s">
         <v>743</v>
       </c>
       <c r="AA50" s="4" t="s">
         <v>744</v>
       </c>
       <c r="AB50" s="4" t="s">
         <v>745</v>
       </c>
       <c r="AC50" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD50" s="4"/>
       <c r="AE50" s="4"/>
       <c r="AF50" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG50" s="4"/>
       <c r="AH50" s="4"/>
       <c r="AI50" s="4"/>
       <c r="AJ50" s="4"/>
     </row>
     <row r="51">
       <c r="A51" s="4" t="s">
         <v>746</v>
       </c>
       <c r="B51" s="4" t="s">
-        <v>526</v>
+        <v>442</v>
       </c>
       <c r="C51" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D51" s="4" t="s">
-        <v>527</v>
+        <v>443</v>
       </c>
       <c r="E51" s="4" t="s">
-        <v>528</v>
+        <v>444</v>
       </c>
       <c r="F51" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G51" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H51" s="4" t="s">
-        <v>529</v>
+        <v>445</v>
       </c>
       <c r="I51" s="4" t="s">
-        <v>530</v>
+        <v>446</v>
       </c>
       <c r="J51" s="4" t="s">
-        <v>531</v>
+        <v>447</v>
       </c>
       <c r="K51" s="4" t="s">
         <v>747</v>
       </c>
       <c r="L51" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M51" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N51" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O51" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P51" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q51" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R51" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S51" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T51" s="4" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="U51" s="4" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="V51" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W51" s="4" t="s">
         <v>748</v>
       </c>
       <c r="X51" s="4" t="s">
         <v>749</v>
       </c>
       <c r="Y51" s="4" t="s">
-        <v>535</v>
+        <v>451</v>
       </c>
       <c r="Z51" s="4" t="s">
-        <v>536</v>
+        <v>452</v>
       </c>
       <c r="AA51" s="4" t="s">
-        <v>537</v>
+        <v>453</v>
       </c>
       <c r="AB51" s="4" t="s">
-        <v>538</v>
+        <v>454</v>
       </c>
       <c r="AC51" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD51" s="4"/>
       <c r="AE51" s="4"/>
       <c r="AF51" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG51" s="4"/>
       <c r="AH51" s="4"/>
       <c r="AI51" s="4"/>
       <c r="AJ51" s="4"/>
     </row>
     <row r="52">
       <c r="A52" s="4" t="s">
         <v>750</v>
       </c>
       <c r="B52" s="4" t="s">
         <v>751</v>
       </c>
       <c r="C52" s="4" t="s">
         <v>752</v>
       </c>
       <c r="D52" s="4" t="s">
-        <v>243</v>
+        <v>225</v>
       </c>
       <c r="E52" s="4" t="s">
         <v>753</v>
       </c>
       <c r="F52" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G52" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H52" s="4" t="s">
-        <v>245</v>
+        <v>227</v>
       </c>
       <c r="I52" s="4" t="s">
-        <v>246</v>
+        <v>228</v>
       </c>
       <c r="J52" s="4" t="s">
         <v>754</v>
       </c>
       <c r="K52" s="4" t="s">
         <v>755</v>
       </c>
       <c r="L52" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M52" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N52" s="4" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="O52" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="P52" s="4" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="Q52" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="R52" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S52" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T52" s="4" t="s">
         <v>92</v>
       </c>
       <c r="U52" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="V52" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W52" s="4" t="s">
         <v>756</v>
       </c>
       <c r="X52" s="4" t="s">
         <v>757</v>
       </c>
       <c r="Y52" s="4" t="s">
         <v>758</v>
       </c>
       <c r="Z52" s="4" t="s">
         <v>759</v>
       </c>
       <c r="AA52" s="4" t="s">
         <v>760</v>
       </c>
       <c r="AB52" s="4" t="s">
         <v>761</v>
       </c>
       <c r="AC52" s="4" t="s">
-        <v>565</v>
+        <v>549</v>
       </c>
       <c r="AD52" s="4"/>
       <c r="AE52" s="4"/>
       <c r="AF52" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG52" s="4"/>
       <c r="AH52" s="4"/>
       <c r="AI52" s="4"/>
       <c r="AJ52" s="4"/>
     </row>
     <row r="53">
       <c r="A53" s="4" t="s">
         <v>762</v>
       </c>
       <c r="B53" s="4" t="s">
         <v>763</v>
       </c>
       <c r="C53" s="4" t="s">
         <v>764</v>
       </c>
       <c r="D53" s="4" t="s">
-        <v>475</v>
+        <v>486</v>
       </c>
       <c r="E53" s="4" t="s">
         <v>765</v>
       </c>
       <c r="F53" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G53" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H53" s="4" t="s">
-        <v>477</v>
+        <v>488</v>
       </c>
       <c r="I53" s="4" t="s">
-        <v>478</v>
+        <v>489</v>
       </c>
       <c r="J53" s="4" t="s">
         <v>766</v>
       </c>
       <c r="K53" s="4" t="s">
         <v>767</v>
       </c>
       <c r="L53" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M53" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N53" s="4" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="O53" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="P53" s="4" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="Q53" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="R53" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S53" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T53" s="4" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="U53" s="4" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="V53" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W53" s="4" t="s">
         <v>768</v>
       </c>
       <c r="X53" s="4" t="s">
         <v>769</v>
       </c>
       <c r="Y53" s="4" t="s">
         <v>770</v>
       </c>
       <c r="Z53" s="4" t="s">
         <v>771</v>
       </c>
       <c r="AA53" s="4" t="s">
         <v>772</v>
       </c>
       <c r="AB53" s="4" t="s">
         <v>773</v>
       </c>
       <c r="AC53" s="4" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="AD53" s="4"/>
       <c r="AE53" s="4"/>
       <c r="AF53" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG53" s="4"/>
       <c r="AH53" s="4"/>
       <c r="AI53" s="4"/>
       <c r="AJ53" s="4"/>
     </row>
     <row r="54">
       <c r="A54" s="4" t="s">
         <v>774</v>
       </c>
       <c r="B54" s="4" t="s">
         <v>775</v>
       </c>
       <c r="C54" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D54" s="4" t="s">
-        <v>77</v>
+        <v>500</v>
       </c>
       <c r="E54" s="4" t="s">
         <v>776</v>
       </c>
       <c r="F54" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G54" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H54" s="4" t="s">
-        <v>81</v>
+        <v>414</v>
       </c>
       <c r="I54" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="J54" s="4" t="s">
         <v>777</v>
       </c>
       <c r="K54" s="4" t="s">
         <v>778</v>
       </c>
       <c r="L54" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M54" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N54" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O54" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P54" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="O54" s="4" t="s">
+      <c r="Q54" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="P54" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R54" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S54" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T54" s="4" t="s">
         <v>92</v>
       </c>
       <c r="U54" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="V54" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W54" s="4" t="s">
         <v>779</v>
       </c>
       <c r="X54" s="4" t="s">
         <v>780</v>
       </c>
       <c r="Y54" s="4" t="s">
         <v>781</v>
       </c>
       <c r="Z54" s="4" t="s">
         <v>782</v>
       </c>
       <c r="AA54" s="4" t="s">
         <v>783</v>
       </c>
       <c r="AB54" s="4" t="s">
         <v>784</v>
       </c>
       <c r="AC54" s="4" t="s">
         <v>785</v>
       </c>
       <c r="AD54" s="4"/>
       <c r="AE54" s="4"/>
       <c r="AF54" s="4" t="s">
@@ -16048,865 +16045,865 @@
       <c r="D55" s="4" t="s">
         <v>788</v>
       </c>
       <c r="E55" s="4" t="s">
         <v>789</v>
       </c>
       <c r="F55" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G55" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H55" s="4" t="s">
         <v>790</v>
       </c>
       <c r="I55" s="4" t="s">
         <v>791</v>
       </c>
       <c r="J55" s="4" t="s">
         <v>792</v>
       </c>
       <c r="K55" s="4" t="s">
         <v>793</v>
       </c>
       <c r="L55" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M55" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N55" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O55" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P55" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q55" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R55" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S55" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T55" s="4" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="U55" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="V55" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W55" s="4" t="s">
         <v>794</v>
       </c>
       <c r="X55" s="4" t="s">
         <v>795</v>
       </c>
       <c r="Y55" s="4" t="s">
         <v>796</v>
       </c>
       <c r="Z55" s="4" t="s">
         <v>797</v>
       </c>
       <c r="AA55" s="4" t="s">
         <v>798</v>
       </c>
       <c r="AB55" s="4" t="s">
         <v>799</v>
       </c>
       <c r="AC55" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD55" s="4"/>
       <c r="AE55" s="4"/>
       <c r="AF55" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG55" s="4"/>
       <c r="AH55" s="4"/>
       <c r="AI55" s="4"/>
       <c r="AJ55" s="4"/>
     </row>
     <row r="56">
       <c r="A56" s="4" t="s">
         <v>800</v>
       </c>
       <c r="B56" s="4" t="s">
-        <v>659</v>
+        <v>801</v>
       </c>
       <c r="C56" s="4" t="s">
-        <v>49</v>
+        <v>580</v>
       </c>
       <c r="D56" s="4" t="s">
-        <v>447</v>
+        <v>581</v>
       </c>
       <c r="E56" s="4" t="s">
-        <v>660</v>
+        <v>582</v>
       </c>
       <c r="F56" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G56" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H56" s="4" t="s">
-        <v>332</v>
+        <v>168</v>
       </c>
       <c r="I56" s="4" t="s">
-        <v>160</v>
+        <v>169</v>
       </c>
       <c r="J56" s="4" t="s">
-        <v>661</v>
+        <v>802</v>
       </c>
       <c r="K56" s="4" t="s">
-        <v>801</v>
+        <v>803</v>
       </c>
       <c r="L56" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M56" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N56" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O56" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P56" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q56" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R56" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S56" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T56" s="4" t="s">
-        <v>159</v>
+        <v>92</v>
       </c>
       <c r="U56" s="4" t="s">
-        <v>160</v>
+        <v>93</v>
       </c>
       <c r="V56" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W56" s="4" t="s">
         <v>683</v>
       </c>
       <c r="X56" s="4" t="s">
-        <v>802</v>
+        <v>804</v>
       </c>
       <c r="Y56" s="4" t="s">
-        <v>665</v>
+        <v>587</v>
       </c>
       <c r="Z56" s="4" t="s">
-        <v>666</v>
+        <v>588</v>
       </c>
       <c r="AA56" s="4" t="s">
-        <v>667</v>
+        <v>589</v>
       </c>
       <c r="AB56" s="4" t="s">
-        <v>668</v>
+        <v>590</v>
       </c>
       <c r="AC56" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD56" s="4"/>
       <c r="AE56" s="4"/>
       <c r="AF56" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG56" s="4"/>
       <c r="AH56" s="4"/>
       <c r="AI56" s="4"/>
       <c r="AJ56" s="4"/>
     </row>
     <row r="57">
       <c r="A57" s="4" t="s">
-        <v>803</v>
+        <v>805</v>
       </c>
       <c r="B57" s="4" t="s">
-        <v>804</v>
+        <v>806</v>
       </c>
       <c r="C57" s="4" t="s">
-        <v>580</v>
+        <v>49</v>
       </c>
       <c r="D57" s="4" t="s">
-        <v>581</v>
+        <v>225</v>
       </c>
       <c r="E57" s="4" t="s">
-        <v>582</v>
+        <v>807</v>
       </c>
       <c r="F57" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G57" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H57" s="4" t="s">
-        <v>186</v>
+        <v>227</v>
       </c>
       <c r="I57" s="4" t="s">
-        <v>187</v>
+        <v>228</v>
       </c>
       <c r="J57" s="4" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="K57" s="4" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="L57" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M57" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N57" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O57" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P57" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q57" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R57" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S57" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T57" s="4" t="s">
         <v>92</v>
       </c>
       <c r="U57" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="V57" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W57" s="4" t="s">
-        <v>683</v>
+        <v>810</v>
       </c>
       <c r="X57" s="4" t="s">
-        <v>807</v>
+        <v>811</v>
       </c>
       <c r="Y57" s="4" t="s">
-        <v>587</v>
+        <v>812</v>
       </c>
       <c r="Z57" s="4" t="s">
-        <v>588</v>
+        <v>813</v>
       </c>
       <c r="AA57" s="4" t="s">
-        <v>589</v>
+        <v>814</v>
       </c>
       <c r="AB57" s="4" t="s">
-        <v>590</v>
+        <v>815</v>
       </c>
       <c r="AC57" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD57" s="4"/>
       <c r="AE57" s="4"/>
       <c r="AF57" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG57" s="4"/>
       <c r="AH57" s="4"/>
       <c r="AI57" s="4"/>
       <c r="AJ57" s="4"/>
     </row>
     <row r="58">
       <c r="A58" s="4" t="s">
-        <v>808</v>
+        <v>816</v>
       </c>
       <c r="B58" s="4" t="s">
-        <v>809</v>
+        <v>647</v>
       </c>
       <c r="C58" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D58" s="4" t="s">
-        <v>243</v>
+        <v>346</v>
       </c>
       <c r="E58" s="4" t="s">
-        <v>810</v>
+        <v>648</v>
       </c>
       <c r="F58" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G58" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H58" s="4" t="s">
-        <v>245</v>
+        <v>314</v>
       </c>
       <c r="I58" s="4" t="s">
-        <v>246</v>
+        <v>142</v>
       </c>
       <c r="J58" s="4" t="s">
-        <v>811</v>
+        <v>649</v>
       </c>
       <c r="K58" s="4" t="s">
-        <v>812</v>
+        <v>817</v>
       </c>
       <c r="L58" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M58" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N58" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O58" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P58" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q58" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R58" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S58" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T58" s="4" t="s">
-        <v>92</v>
+        <v>141</v>
       </c>
       <c r="U58" s="4" t="s">
-        <v>82</v>
+        <v>142</v>
       </c>
       <c r="V58" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W58" s="4" t="s">
-        <v>813</v>
+        <v>683</v>
       </c>
       <c r="X58" s="4" t="s">
-        <v>814</v>
+        <v>818</v>
       </c>
       <c r="Y58" s="4" t="s">
-        <v>815</v>
+        <v>653</v>
       </c>
       <c r="Z58" s="4" t="s">
-        <v>816</v>
+        <v>654</v>
       </c>
       <c r="AA58" s="4" t="s">
-        <v>817</v>
+        <v>655</v>
       </c>
       <c r="AB58" s="4" t="s">
-        <v>818</v>
+        <v>656</v>
       </c>
       <c r="AC58" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD58" s="4"/>
       <c r="AE58" s="4"/>
       <c r="AF58" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG58" s="4"/>
       <c r="AH58" s="4"/>
       <c r="AI58" s="4"/>
       <c r="AJ58" s="4"/>
     </row>
     <row r="59">
       <c r="A59" s="4" t="s">
         <v>819</v>
       </c>
       <c r="B59" s="4" t="s">
         <v>820</v>
       </c>
       <c r="C59" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D59" s="4" t="s">
         <v>821</v>
       </c>
       <c r="E59" s="4" t="s">
         <v>822</v>
       </c>
       <c r="F59" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G59" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H59" s="4" t="s">
         <v>823</v>
       </c>
       <c r="I59" s="4" t="s">
         <v>824</v>
       </c>
       <c r="J59" s="4" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="K59" s="4" t="s">
-        <v>219</v>
+        <v>201</v>
       </c>
       <c r="L59" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M59" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N59" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O59" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P59" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q59" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R59" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S59" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T59" s="4" t="s">
         <v>92</v>
       </c>
       <c r="U59" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="V59" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W59" s="4" t="s">
         <v>825</v>
       </c>
       <c r="X59" s="4" t="s">
         <v>826</v>
       </c>
       <c r="Y59" s="4" t="s">
         <v>827</v>
       </c>
       <c r="Z59" s="4" t="s">
         <v>828</v>
       </c>
       <c r="AA59" s="4" t="s">
         <v>829</v>
       </c>
       <c r="AB59" s="4" t="s">
         <v>830</v>
       </c>
       <c r="AC59" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD59" s="4"/>
       <c r="AE59" s="4"/>
       <c r="AF59" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG59" s="4"/>
       <c r="AH59" s="4"/>
       <c r="AI59" s="4"/>
       <c r="AJ59" s="4"/>
     </row>
     <row r="60">
       <c r="A60" s="4" t="s">
         <v>831</v>
       </c>
       <c r="B60" s="4" t="s">
-        <v>671</v>
+        <v>659</v>
       </c>
       <c r="C60" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D60" s="4" t="s">
-        <v>568</v>
+        <v>552</v>
       </c>
       <c r="E60" s="4" t="s">
-        <v>672</v>
+        <v>660</v>
       </c>
       <c r="F60" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G60" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H60" s="4" t="s">
-        <v>381</v>
+        <v>376</v>
       </c>
       <c r="I60" s="4" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="J60" s="4" t="s">
-        <v>673</v>
+        <v>661</v>
       </c>
       <c r="K60" s="4" t="s">
         <v>832</v>
       </c>
       <c r="L60" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M60" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O60" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P60" s="4" t="s">
         <v>833</v>
       </c>
       <c r="Q60" s="4" t="s">
         <v>834</v>
       </c>
       <c r="R60" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S60" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T60" s="4" t="s">
-        <v>142</v>
+        <v>124</v>
       </c>
       <c r="U60" s="4" t="s">
-        <v>143</v>
+        <v>125</v>
       </c>
       <c r="V60" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W60" s="4" t="s">
-        <v>675</v>
+        <v>663</v>
       </c>
       <c r="X60" s="4" t="s">
         <v>835</v>
       </c>
       <c r="Y60" s="4" t="s">
-        <v>677</v>
+        <v>665</v>
       </c>
       <c r="Z60" s="4" t="s">
-        <v>678</v>
+        <v>666</v>
       </c>
       <c r="AA60" s="4" t="s">
-        <v>679</v>
+        <v>667</v>
       </c>
       <c r="AB60" s="4" t="s">
-        <v>680</v>
+        <v>668</v>
       </c>
       <c r="AC60" s="4" t="s">
         <v>836</v>
       </c>
       <c r="AD60" s="4"/>
       <c r="AE60" s="4"/>
       <c r="AF60" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG60" s="4"/>
       <c r="AH60" s="4"/>
       <c r="AI60" s="4"/>
       <c r="AJ60" s="4"/>
     </row>
     <row r="61">
       <c r="A61" s="4" t="s">
         <v>837</v>
       </c>
       <c r="B61" s="4" t="s">
         <v>838</v>
       </c>
       <c r="C61" s="4" t="s">
         <v>839</v>
       </c>
       <c r="D61" s="4" t="s">
         <v>840</v>
       </c>
       <c r="E61" s="4" t="s">
         <v>841</v>
       </c>
       <c r="F61" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G61" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H61" s="4" t="s">
-        <v>332</v>
+        <v>314</v>
       </c>
       <c r="I61" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="J61" s="4" t="s">
         <v>842</v>
       </c>
       <c r="K61" s="4" t="s">
         <v>843</v>
       </c>
       <c r="L61" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M61" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N61" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O61" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P61" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="O61" s="4" t="s">
+      <c r="Q61" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="P61" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R61" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S61" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T61" s="4" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="U61" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="V61" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W61" s="4" t="s">
         <v>844</v>
       </c>
       <c r="X61" s="4" t="s">
         <v>845</v>
       </c>
       <c r="Y61" s="4" t="s">
         <v>846</v>
       </c>
       <c r="Z61" s="4" t="s">
         <v>847</v>
       </c>
       <c r="AA61" s="4" t="s">
         <v>848</v>
       </c>
       <c r="AB61" s="4" t="s">
         <v>849</v>
       </c>
       <c r="AC61" s="4" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="AD61" s="4"/>
       <c r="AE61" s="4"/>
       <c r="AF61" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG61" s="4"/>
       <c r="AH61" s="4"/>
       <c r="AI61" s="4"/>
       <c r="AJ61" s="4"/>
     </row>
     <row r="62">
       <c r="A62" s="4" t="s">
         <v>850</v>
       </c>
       <c r="B62" s="4" t="s">
         <v>851</v>
       </c>
       <c r="C62" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D62" s="4" t="s">
         <v>734</v>
       </c>
       <c r="E62" s="4" t="s">
         <v>852</v>
       </c>
       <c r="F62" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G62" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H62" s="4" t="s">
         <v>736</v>
       </c>
       <c r="I62" s="4" t="s">
         <v>737</v>
       </c>
       <c r="J62" s="4" t="s">
         <v>853</v>
       </c>
       <c r="K62" s="4" t="s">
         <v>854</v>
       </c>
       <c r="L62" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M62" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N62" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O62" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P62" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="O62" s="4" t="s">
+      <c r="Q62" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="P62" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R62" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S62" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T62" s="4" t="s">
-        <v>159</v>
+        <v>141</v>
       </c>
       <c r="U62" s="4" t="s">
-        <v>160</v>
+        <v>142</v>
       </c>
       <c r="V62" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W62" s="4" t="s">
         <v>855</v>
       </c>
       <c r="X62" s="4" t="s">
         <v>856</v>
       </c>
       <c r="Y62" s="4" t="s">
         <v>857</v>
       </c>
       <c r="Z62" s="4" t="s">
         <v>858</v>
       </c>
       <c r="AA62" s="4" t="s">
         <v>859</v>
       </c>
       <c r="AB62" s="4" t="s">
         <v>860</v>
       </c>
       <c r="AC62" s="4" t="s">
         <v>861</v>
       </c>
       <c r="AD62" s="4"/>
       <c r="AE62" s="4"/>
       <c r="AF62" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG62" s="4"/>
       <c r="AH62" s="4"/>
       <c r="AI62" s="4"/>
       <c r="AJ62" s="4"/>
     </row>
     <row r="63">
       <c r="A63" s="4" t="s">
         <v>862</v>
       </c>
       <c r="B63" s="4" t="s">
         <v>863</v>
       </c>
       <c r="C63" s="4" t="s">
         <v>864</v>
       </c>
       <c r="D63" s="4" t="s">
-        <v>184</v>
+        <v>166</v>
       </c>
       <c r="E63" s="4" t="s">
         <v>865</v>
       </c>
       <c r="F63" s="4" t="s">
         <v>79</v>
       </c>
       <c r="G63" s="4" t="s">
         <v>80</v>
       </c>
       <c r="H63" s="4" t="s">
-        <v>186</v>
+        <v>168</v>
       </c>
       <c r="I63" s="4" t="s">
-        <v>187</v>
+        <v>169</v>
       </c>
       <c r="J63" s="4" t="s">
         <v>866</v>
       </c>
       <c r="K63" s="4" t="s">
         <v>867</v>
       </c>
       <c r="L63" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M63" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N63" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O63" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P63" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="O63" s="4" t="s">
+      <c r="Q63" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="P63" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R63" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S63" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T63" s="4" t="s">
         <v>92</v>
       </c>
       <c r="U63" s="4" t="s">
-        <v>82</v>
+        <v>93</v>
       </c>
       <c r="V63" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W63" s="4" t="s">
         <v>868</v>
       </c>
       <c r="X63" s="4" t="s">
         <v>869</v>
       </c>
       <c r="Y63" s="4" t="s">
         <v>870</v>
       </c>
       <c r="Z63" s="4" t="s">
         <v>871</v>
       </c>
       <c r="AA63" s="4" t="s">
         <v>872</v>
       </c>
       <c r="AB63" s="4" t="s">
         <v>873</v>
       </c>
       <c r="AC63" s="4" t="s">
         <v>861</v>
       </c>
       <c r="AD63" s="4"/>
       <c r="AE63" s="4"/>
       <c r="AF63" s="4" t="s">
@@ -16930,81 +16927,81 @@
       <c r="D64" s="4" t="s">
         <v>876</v>
       </c>
       <c r="E64" s="4" t="s">
         <v>877</v>
       </c>
       <c r="F64" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G64" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H64" s="4" t="s">
         <v>880</v>
       </c>
       <c r="I64" s="4" t="s">
         <v>881</v>
       </c>
       <c r="J64" s="4" t="s">
         <v>882</v>
       </c>
       <c r="K64" s="4" t="s">
         <v>883</v>
       </c>
       <c r="L64" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M64" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N64" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O64" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P64" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q64" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R64" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S64" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T64" s="4" t="s">
         <v>884</v>
       </c>
       <c r="U64" s="4" t="s">
         <v>885</v>
       </c>
       <c r="V64" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W64" s="4" t="s">
         <v>886</v>
       </c>
       <c r="X64" s="4" t="s">
         <v>887</v>
       </c>
       <c r="Y64" s="4" t="s">
         <v>888</v>
       </c>
       <c r="Z64" s="4" t="s">
         <v>889</v>
       </c>
       <c r="AA64" s="4" t="s">
         <v>890</v>
       </c>
       <c r="AB64" s="4" t="s">
         <v>891</v>
       </c>
       <c r="AC64" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD64" s="4"/>
       <c r="AE64" s="4"/>
       <c r="AF64" s="4" t="s">
@@ -17028,1351 +17025,1351 @@
       <c r="D65" s="4" t="s">
         <v>895</v>
       </c>
       <c r="E65" s="4" t="s">
         <v>896</v>
       </c>
       <c r="F65" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G65" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H65" s="4" t="s">
         <v>897</v>
       </c>
       <c r="I65" s="4" t="s">
         <v>898</v>
       </c>
       <c r="J65" s="4" t="s">
         <v>899</v>
       </c>
       <c r="K65" s="4" t="s">
         <v>900</v>
       </c>
       <c r="L65" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M65" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N65" s="4" t="s">
-        <v>556</v>
+        <v>87</v>
       </c>
       <c r="O65" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="P65" s="4" t="s">
-        <v>558</v>
+        <v>89</v>
       </c>
       <c r="Q65" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="R65" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S65" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T65" s="4" t="s">
         <v>901</v>
       </c>
       <c r="U65" s="4" t="s">
         <v>902</v>
       </c>
       <c r="V65" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W65" s="4" t="s">
         <v>903</v>
       </c>
       <c r="X65" s="4" t="s">
         <v>904</v>
       </c>
       <c r="Y65" s="4" t="s">
         <v>905</v>
       </c>
       <c r="Z65" s="4" t="s">
         <v>906</v>
       </c>
       <c r="AA65" s="4" t="s">
         <v>907</v>
       </c>
       <c r="AB65" s="4" t="s">
         <v>908</v>
       </c>
       <c r="AC65" s="4" t="s">
-        <v>565</v>
+        <v>87</v>
       </c>
       <c r="AD65" s="4"/>
       <c r="AE65" s="4"/>
       <c r="AF65" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG65" s="4"/>
       <c r="AH65" s="4"/>
       <c r="AI65" s="4"/>
       <c r="AJ65" s="4"/>
     </row>
     <row r="66">
       <c r="A66" s="4" t="s">
         <v>909</v>
       </c>
       <c r="B66" s="4" t="s">
         <v>910</v>
       </c>
       <c r="C66" s="4" t="s">
-        <v>49</v>
+        <v>911</v>
       </c>
       <c r="D66" s="4" t="s">
-        <v>911</v>
+        <v>895</v>
       </c>
       <c r="E66" s="4" t="s">
         <v>912</v>
       </c>
       <c r="F66" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G66" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H66" s="4" t="s">
+        <v>897</v>
+      </c>
+      <c r="I66" s="4" t="s">
+        <v>898</v>
+      </c>
+      <c r="J66" s="4" t="s">
         <v>913</v>
       </c>
-      <c r="I66" s="4" t="s">
+      <c r="K66" s="4" t="s">
         <v>914</v>
       </c>
-      <c r="J66" s="4" t="s">
+      <c r="L66" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M66" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N66" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O66" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P66" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q66" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="R66" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S66" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T66" s="4" t="s">
+        <v>901</v>
+      </c>
+      <c r="U66" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="V66" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W66" s="4" t="s">
         <v>915</v>
       </c>
-      <c r="K66" s="4" t="s">
+      <c r="X66" s="4" t="s">
         <v>916</v>
       </c>
-      <c r="L66" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W66" s="4" t="s">
+      <c r="Y66" s="4" t="s">
         <v>917</v>
       </c>
-      <c r="X66" s="4" t="s">
+      <c r="Z66" s="4" t="s">
         <v>918</v>
       </c>
-      <c r="Y66" s="4" t="s">
+      <c r="AA66" s="4" t="s">
         <v>919</v>
       </c>
-      <c r="Z66" s="4" t="s">
+      <c r="AB66" s="4" t="s">
         <v>920</v>
       </c>
-      <c r="AA66" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC66" s="4" t="s">
-        <v>87</v>
+        <v>343</v>
       </c>
       <c r="AD66" s="4"/>
       <c r="AE66" s="4"/>
       <c r="AF66" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG66" s="4"/>
       <c r="AH66" s="4"/>
       <c r="AI66" s="4"/>
       <c r="AJ66" s="4"/>
     </row>
     <row r="67">
       <c r="A67" s="4" t="s">
+        <v>921</v>
+      </c>
+      <c r="B67" s="4" t="s">
+        <v>922</v>
+      </c>
+      <c r="C67" s="4" t="s">
         <v>923</v>
       </c>
-      <c r="B67" s="4"/>
-[...2 lines deleted...]
-      </c>
       <c r="D67" s="4" t="s">
+        <v>895</v>
+      </c>
+      <c r="E67" s="4" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
       <c r="F67" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G67" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H67" s="4" t="s">
+        <v>897</v>
+      </c>
+      <c r="I67" s="4" t="s">
+        <v>898</v>
+      </c>
+      <c r="J67" s="4" t="s">
+        <v>925</v>
+      </c>
+      <c r="K67" s="4" t="s">
         <v>926</v>
       </c>
-      <c r="I67" s="4" t="s">
+      <c r="L67" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M67" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N67" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="O67" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="P67" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q67" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="R67" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S67" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T67" s="4" t="s">
+        <v>901</v>
+      </c>
+      <c r="U67" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="V67" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W67" s="4" t="s">
         <v>927</v>
       </c>
-      <c r="J67" s="4" t="s">
+      <c r="X67" s="4" t="s">
         <v>928</v>
       </c>
-      <c r="K67" s="4" t="s">
+      <c r="Y67" s="4" t="s">
         <v>929</v>
       </c>
-      <c r="L67" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W67" s="4" t="s">
+      <c r="Z67" s="4" t="s">
         <v>930</v>
       </c>
-      <c r="X67" s="4" t="s">
+      <c r="AA67" s="4" t="s">
         <v>931</v>
       </c>
-      <c r="Y67" s="4" t="s">
+      <c r="AB67" s="4" t="s">
         <v>932</v>
       </c>
-      <c r="Z67" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC67" s="4" t="s">
-        <v>87</v>
+        <v>540</v>
       </c>
       <c r="AD67" s="4"/>
       <c r="AE67" s="4"/>
       <c r="AF67" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG67" s="4"/>
       <c r="AH67" s="4"/>
       <c r="AI67" s="4"/>
       <c r="AJ67" s="4"/>
     </row>
     <row r="68">
       <c r="A68" s="4" t="s">
-        <v>936</v>
-[...1 lines deleted...]
-      <c r="B68" s="4"/>
+        <v>933</v>
+      </c>
+      <c r="B68" s="4" t="s">
+        <v>934</v>
+      </c>
       <c r="C68" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D68" s="4" t="s">
-        <v>937</v>
+        <v>935</v>
       </c>
       <c r="E68" s="4" t="s">
-        <v>938</v>
+        <v>936</v>
       </c>
       <c r="F68" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G68" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H68" s="4" t="s">
+        <v>937</v>
+      </c>
+      <c r="I68" s="4" t="s">
+        <v>938</v>
+      </c>
+      <c r="J68" s="4" t="s">
         <v>939</v>
       </c>
-      <c r="I68" s="4" t="s">
+      <c r="K68" s="4" t="s">
         <v>940</v>
       </c>
-      <c r="J68" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L68" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M68" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N68" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O68" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P68" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q68" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R68" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S68" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T68" s="4" t="s">
-        <v>901</v>
+        <v>884</v>
       </c>
       <c r="U68" s="4" t="s">
-        <v>902</v>
+        <v>885</v>
       </c>
       <c r="V68" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W68" s="4" t="s">
+        <v>941</v>
+      </c>
+      <c r="X68" s="4" t="s">
+        <v>942</v>
+      </c>
+      <c r="Y68" s="4" t="s">
         <v>943</v>
       </c>
-      <c r="X68" s="4" t="s">
+      <c r="Z68" s="4" t="s">
         <v>944</v>
       </c>
-      <c r="Y68" s="4" t="s">
+      <c r="AA68" s="4" t="s">
         <v>945</v>
       </c>
-      <c r="Z68" s="4" t="s">
+      <c r="AB68" s="4" t="s">
         <v>946</v>
-      </c>
-[...4 lines deleted...]
-        <v>948</v>
       </c>
       <c r="AC68" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD68" s="4"/>
       <c r="AE68" s="4"/>
       <c r="AF68" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG68" s="4"/>
       <c r="AH68" s="4"/>
       <c r="AI68" s="4"/>
       <c r="AJ68" s="4"/>
     </row>
     <row r="69">
       <c r="A69" s="4" t="s">
-        <v>949</v>
-[...3 lines deleted...]
-      </c>
+        <v>947</v>
+      </c>
+      <c r="B69" s="4"/>
       <c r="C69" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D69" s="4" t="s">
-        <v>951</v>
+        <v>948</v>
       </c>
       <c r="E69" s="4" t="s">
-        <v>952</v>
+        <v>949</v>
       </c>
       <c r="F69" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G69" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H69" s="4" t="s">
+        <v>950</v>
+      </c>
+      <c r="I69" s="4" t="s">
+        <v>951</v>
+      </c>
+      <c r="J69" s="4" t="s">
+        <v>952</v>
+      </c>
+      <c r="K69" s="4" t="s">
         <v>953</v>
       </c>
-      <c r="I69" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="L69" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M69" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N69" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O69" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P69" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q69" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R69" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S69" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T69" s="4" t="s">
         <v>884</v>
       </c>
       <c r="U69" s="4" t="s">
         <v>885</v>
       </c>
       <c r="V69" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W69" s="4" t="s">
+        <v>954</v>
+      </c>
+      <c r="X69" s="4" t="s">
+        <v>955</v>
+      </c>
+      <c r="Y69" s="4" t="s">
+        <v>956</v>
+      </c>
+      <c r="Z69" s="4" t="s">
         <v>957</v>
       </c>
-      <c r="X69" s="4" t="s">
+      <c r="AA69" s="4" t="s">
         <v>958</v>
       </c>
-      <c r="Y69" s="4" t="s">
+      <c r="AB69" s="4" t="s">
         <v>959</v>
-      </c>
-[...7 lines deleted...]
-        <v>962</v>
       </c>
       <c r="AC69" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD69" s="4"/>
       <c r="AE69" s="4"/>
       <c r="AF69" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG69" s="4"/>
       <c r="AH69" s="4"/>
       <c r="AI69" s="4"/>
       <c r="AJ69" s="4"/>
     </row>
     <row r="70">
       <c r="A70" s="4" t="s">
-        <v>963</v>
-[...3 lines deleted...]
-      </c>
+        <v>960</v>
+      </c>
+      <c r="B70" s="4"/>
       <c r="C70" s="4" t="s">
-        <v>965</v>
+        <v>49</v>
       </c>
       <c r="D70" s="4" t="s">
-        <v>895</v>
+        <v>961</v>
       </c>
       <c r="E70" s="4" t="s">
-        <v>966</v>
+        <v>962</v>
       </c>
       <c r="F70" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G70" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H70" s="4" t="s">
-        <v>897</v>
+        <v>963</v>
       </c>
       <c r="I70" s="4" t="s">
-        <v>898</v>
+        <v>964</v>
       </c>
       <c r="J70" s="4" t="s">
-        <v>967</v>
+        <v>965</v>
       </c>
       <c r="K70" s="4" t="s">
-        <v>968</v>
+        <v>966</v>
       </c>
       <c r="L70" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M70" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N70" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O70" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P70" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q70" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R70" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S70" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T70" s="4" t="s">
         <v>901</v>
       </c>
       <c r="U70" s="4" t="s">
         <v>902</v>
       </c>
       <c r="V70" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W70" s="4" t="s">
+        <v>967</v>
+      </c>
+      <c r="X70" s="4" t="s">
+        <v>968</v>
+      </c>
+      <c r="Y70" s="4" t="s">
         <v>969</v>
       </c>
-      <c r="X70" s="4" t="s">
+      <c r="Z70" s="4" t="s">
         <v>970</v>
       </c>
-      <c r="Y70" s="4" t="s">
+      <c r="AA70" s="4" t="s">
         <v>971</v>
       </c>
-      <c r="Z70" s="4" t="s">
+      <c r="AB70" s="4" t="s">
         <v>972</v>
-      </c>
-[...4 lines deleted...]
-        <v>974</v>
       </c>
       <c r="AC70" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD70" s="4"/>
       <c r="AE70" s="4"/>
       <c r="AF70" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG70" s="4"/>
       <c r="AH70" s="4"/>
       <c r="AI70" s="4"/>
       <c r="AJ70" s="4"/>
     </row>
     <row r="71">
       <c r="A71" s="4" t="s">
+        <v>973</v>
+      </c>
+      <c r="B71" s="4" t="s">
+        <v>974</v>
+      </c>
+      <c r="C71" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D71" s="4" t="s">
         <v>975</v>
       </c>
-      <c r="B71" s="4" t="s">
+      <c r="E71" s="4" t="s">
         <v>976</v>
-      </c>
-[...7 lines deleted...]
-        <v>978</v>
       </c>
       <c r="F71" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G71" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H71" s="4" t="s">
-        <v>897</v>
+        <v>977</v>
       </c>
       <c r="I71" s="4" t="s">
-        <v>898</v>
+        <v>978</v>
       </c>
       <c r="J71" s="4" t="s">
         <v>979</v>
       </c>
       <c r="K71" s="4" t="s">
         <v>980</v>
       </c>
       <c r="L71" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M71" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N71" s="4" t="s">
-        <v>335</v>
+        <v>87</v>
       </c>
       <c r="O71" s="4" t="s">
-        <v>336</v>
+        <v>88</v>
       </c>
       <c r="P71" s="4" t="s">
-        <v>353</v>
+        <v>89</v>
       </c>
       <c r="Q71" s="4" t="s">
-        <v>354</v>
+        <v>88</v>
       </c>
       <c r="R71" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S71" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T71" s="4" t="s">
-        <v>901</v>
+        <v>884</v>
       </c>
       <c r="U71" s="4" t="s">
-        <v>902</v>
+        <v>885</v>
       </c>
       <c r="V71" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W71" s="4" t="s">
         <v>981</v>
       </c>
       <c r="X71" s="4" t="s">
         <v>982</v>
       </c>
       <c r="Y71" s="4" t="s">
         <v>983</v>
       </c>
       <c r="Z71" s="4" t="s">
         <v>984</v>
       </c>
       <c r="AA71" s="4" t="s">
         <v>985</v>
       </c>
       <c r="AB71" s="4" t="s">
         <v>986</v>
       </c>
       <c r="AC71" s="4" t="s">
-        <v>361</v>
+        <v>87</v>
       </c>
       <c r="AD71" s="4"/>
       <c r="AE71" s="4"/>
       <c r="AF71" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG71" s="4"/>
       <c r="AH71" s="4"/>
       <c r="AI71" s="4"/>
       <c r="AJ71" s="4"/>
     </row>
     <row r="72">
       <c r="A72" s="4" t="s">
         <v>987</v>
       </c>
       <c r="B72" s="4" t="s">
         <v>988</v>
       </c>
       <c r="C72" s="4" t="s">
-        <v>49</v>
+        <v>989</v>
       </c>
       <c r="D72" s="4" t="s">
-        <v>989</v>
+        <v>990</v>
       </c>
       <c r="E72" s="4" t="s">
-        <v>990</v>
+        <v>991</v>
       </c>
       <c r="F72" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G72" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H72" s="4" t="s">
-        <v>991</v>
+        <v>992</v>
       </c>
       <c r="I72" s="4" t="s">
-        <v>992</v>
+        <v>993</v>
       </c>
       <c r="J72" s="4" t="s">
-        <v>993</v>
+        <v>994</v>
       </c>
       <c r="K72" s="4" t="s">
-        <v>994</v>
+        <v>995</v>
       </c>
       <c r="L72" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M72" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N72" s="4" t="s">
-        <v>556</v>
+        <v>87</v>
       </c>
       <c r="O72" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="P72" s="4" t="s">
-        <v>558</v>
+        <v>89</v>
       </c>
       <c r="Q72" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="R72" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S72" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T72" s="4" t="s">
-        <v>884</v>
+        <v>996</v>
       </c>
       <c r="U72" s="4" t="s">
-        <v>885</v>
+        <v>997</v>
       </c>
       <c r="V72" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W72" s="4" t="s">
-        <v>995</v>
+        <v>998</v>
       </c>
       <c r="X72" s="4" t="s">
-        <v>996</v>
+        <v>999</v>
       </c>
       <c r="Y72" s="4" t="s">
-        <v>997</v>
+        <v>1000</v>
       </c>
       <c r="Z72" s="4" t="s">
-        <v>998</v>
+        <v>1001</v>
       </c>
       <c r="AA72" s="4" t="s">
-        <v>999</v>
+        <v>1002</v>
       </c>
       <c r="AB72" s="4" t="s">
-        <v>1000</v>
+        <v>1003</v>
       </c>
       <c r="AC72" s="4" t="s">
-        <v>565</v>
+        <v>87</v>
       </c>
       <c r="AD72" s="4"/>
       <c r="AE72" s="4"/>
       <c r="AF72" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG72" s="4"/>
       <c r="AH72" s="4"/>
       <c r="AI72" s="4"/>
       <c r="AJ72" s="4"/>
     </row>
     <row r="73">
       <c r="A73" s="4" t="s">
-        <v>1001</v>
+        <v>1004</v>
       </c>
       <c r="B73" s="4" t="s">
-        <v>1002</v>
+        <v>1005</v>
       </c>
       <c r="C73" s="4" t="s">
-        <v>49</v>
+        <v>1006</v>
       </c>
       <c r="D73" s="4" t="s">
-        <v>989</v>
+        <v>1007</v>
       </c>
       <c r="E73" s="4" t="s">
-        <v>1003</v>
+        <v>1008</v>
       </c>
       <c r="F73" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G73" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H73" s="4" t="s">
-        <v>991</v>
+        <v>1009</v>
       </c>
       <c r="I73" s="4" t="s">
-        <v>992</v>
+        <v>1010</v>
       </c>
       <c r="J73" s="4" t="s">
-        <v>928</v>
+        <v>1011</v>
       </c>
       <c r="K73" s="4" t="s">
-        <v>929</v>
+        <v>1012</v>
       </c>
       <c r="L73" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M73" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N73" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O73" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P73" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q73" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R73" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S73" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T73" s="4" t="s">
-        <v>884</v>
+        <v>901</v>
       </c>
       <c r="U73" s="4" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="V73" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W73" s="4" t="s">
-        <v>1004</v>
+        <v>1013</v>
       </c>
       <c r="X73" s="4" t="s">
-        <v>1005</v>
+        <v>1014</v>
       </c>
       <c r="Y73" s="4" t="s">
-        <v>1006</v>
+        <v>1015</v>
       </c>
       <c r="Z73" s="4" t="s">
-        <v>1007</v>
+        <v>1016</v>
       </c>
       <c r="AA73" s="4" t="s">
-        <v>1008</v>
+        <v>1017</v>
       </c>
       <c r="AB73" s="4" t="s">
-        <v>1009</v>
+        <v>1018</v>
       </c>
       <c r="AC73" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD73" s="4"/>
       <c r="AE73" s="4"/>
       <c r="AF73" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG73" s="4"/>
       <c r="AH73" s="4"/>
       <c r="AI73" s="4"/>
       <c r="AJ73" s="4"/>
     </row>
     <row r="74">
       <c r="A74" s="4" t="s">
-        <v>1010</v>
+        <v>1019</v>
       </c>
       <c r="B74" s="4" t="s">
-        <v>1011</v>
+        <v>1020</v>
       </c>
       <c r="C74" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D74" s="4" t="s">
-        <v>1012</v>
+        <v>992</v>
       </c>
       <c r="E74" s="4" t="s">
-        <v>1013</v>
+        <v>1021</v>
       </c>
       <c r="F74" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G74" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H74" s="4" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="I74" s="4" t="s">
-        <v>1015</v>
+        <v>1023</v>
       </c>
       <c r="J74" s="4" t="s">
-        <v>1016</v>
+        <v>1024</v>
       </c>
       <c r="K74" s="4" t="s">
-        <v>1017</v>
+        <v>1025</v>
       </c>
       <c r="L74" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M74" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N74" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O74" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P74" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q74" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R74" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S74" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T74" s="4" t="s">
-        <v>884</v>
+        <v>901</v>
       </c>
       <c r="U74" s="4" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="V74" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W74" s="4" t="s">
-        <v>1018</v>
+        <v>1026</v>
       </c>
       <c r="X74" s="4" t="s">
-        <v>1019</v>
+        <v>1027</v>
       </c>
       <c r="Y74" s="4" t="s">
-        <v>1020</v>
+        <v>1028</v>
       </c>
       <c r="Z74" s="4" t="s">
-        <v>1021</v>
+        <v>1029</v>
       </c>
       <c r="AA74" s="4" t="s">
-        <v>1022</v>
+        <v>1030</v>
       </c>
       <c r="AB74" s="4" t="s">
-        <v>1023</v>
+        <v>1031</v>
       </c>
       <c r="AC74" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD74" s="4"/>
       <c r="AE74" s="4"/>
       <c r="AF74" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG74" s="4"/>
       <c r="AH74" s="4"/>
       <c r="AI74" s="4"/>
       <c r="AJ74" s="4"/>
     </row>
     <row r="75">
       <c r="A75" s="4" t="s">
-        <v>1024</v>
+        <v>1032</v>
       </c>
       <c r="B75" s="4" t="s">
-        <v>1025</v>
+        <v>1033</v>
       </c>
       <c r="C75" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D75" s="4" t="s">
-        <v>1026</v>
+        <v>1034</v>
       </c>
       <c r="E75" s="4" t="s">
-        <v>1027</v>
+        <v>1035</v>
       </c>
       <c r="F75" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G75" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H75" s="4" t="s">
-        <v>1028</v>
+        <v>1036</v>
       </c>
       <c r="I75" s="4" t="s">
-        <v>1029</v>
+        <v>1037</v>
       </c>
       <c r="J75" s="4" t="s">
-        <v>899</v>
+        <v>1038</v>
       </c>
       <c r="K75" s="4" t="s">
-        <v>1030</v>
+        <v>1039</v>
       </c>
       <c r="L75" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M75" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>87</v>
+        <v>540</v>
       </c>
       <c r="O75" s="4" t="s">
-        <v>88</v>
+        <v>541</v>
       </c>
       <c r="P75" s="4" t="s">
-        <v>89</v>
+        <v>542</v>
       </c>
       <c r="Q75" s="4" t="s">
-        <v>88</v>
+        <v>541</v>
       </c>
       <c r="R75" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S75" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T75" s="4" t="s">
-        <v>1031</v>
+        <v>884</v>
       </c>
       <c r="U75" s="4" t="s">
-        <v>1032</v>
+        <v>885</v>
       </c>
       <c r="V75" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W75" s="4" t="s">
-        <v>1033</v>
+        <v>1040</v>
       </c>
       <c r="X75" s="4" t="s">
-        <v>1034</v>
+        <v>1041</v>
       </c>
       <c r="Y75" s="4" t="s">
-        <v>1035</v>
+        <v>1042</v>
       </c>
       <c r="Z75" s="4" t="s">
-        <v>1036</v>
+        <v>1043</v>
       </c>
       <c r="AA75" s="4" t="s">
-        <v>1037</v>
+        <v>1044</v>
       </c>
       <c r="AB75" s="4" t="s">
-        <v>1038</v>
+        <v>1045</v>
       </c>
       <c r="AC75" s="4" t="s">
-        <v>87</v>
+        <v>549</v>
       </c>
       <c r="AD75" s="4"/>
       <c r="AE75" s="4"/>
       <c r="AF75" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG75" s="4"/>
       <c r="AH75" s="4"/>
       <c r="AI75" s="4"/>
       <c r="AJ75" s="4"/>
     </row>
     <row r="76">
       <c r="A76" s="4" t="s">
-        <v>1039</v>
+        <v>1046</v>
       </c>
       <c r="B76" s="4" t="s">
-        <v>1040</v>
+        <v>1047</v>
       </c>
       <c r="C76" s="4" t="s">
-        <v>1041</v>
+        <v>49</v>
       </c>
       <c r="D76" s="4" t="s">
-        <v>1042</v>
+        <v>1034</v>
       </c>
       <c r="E76" s="4" t="s">
-        <v>1043</v>
+        <v>1048</v>
       </c>
       <c r="F76" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G76" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H76" s="4" t="s">
-        <v>1044</v>
+        <v>1036</v>
       </c>
       <c r="I76" s="4" t="s">
-        <v>1045</v>
+        <v>1037</v>
       </c>
       <c r="J76" s="4" t="s">
-        <v>1046</v>
+        <v>952</v>
       </c>
       <c r="K76" s="4" t="s">
-        <v>1047</v>
+        <v>953</v>
       </c>
       <c r="L76" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M76" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N76" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O76" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P76" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q76" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R76" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S76" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T76" s="4" t="s">
-        <v>1031</v>
+        <v>884</v>
       </c>
       <c r="U76" s="4" t="s">
-        <v>1032</v>
+        <v>885</v>
       </c>
       <c r="V76" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W76" s="4" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="X76" s="4" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="Y76" s="4" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="Z76" s="4" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="AA76" s="4" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="AB76" s="4" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="AC76" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD76" s="4"/>
       <c r="AE76" s="4"/>
       <c r="AF76" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG76" s="4"/>
       <c r="AH76" s="4"/>
       <c r="AI76" s="4"/>
       <c r="AJ76" s="4"/>
     </row>
     <row r="77">
       <c r="A77" s="4" t="s">
-        <v>1054</v>
+        <v>1055</v>
       </c>
       <c r="B77" s="4" t="s">
-        <v>1055</v>
+        <v>1056</v>
       </c>
       <c r="C77" s="4" t="s">
-        <v>1056</v>
+        <v>49</v>
       </c>
       <c r="D77" s="4" t="s">
         <v>1057</v>
       </c>
       <c r="E77" s="4" t="s">
         <v>1058</v>
       </c>
       <c r="F77" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G77" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H77" s="4" t="s">
         <v>1059</v>
       </c>
       <c r="I77" s="4" t="s">
         <v>1060</v>
       </c>
       <c r="J77" s="4" t="s">
         <v>1061</v>
       </c>
       <c r="K77" s="4" t="s">
         <v>1062</v>
       </c>
       <c r="L77" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M77" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N77" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O77" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P77" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q77" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R77" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S77" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T77" s="4" t="s">
-        <v>901</v>
+        <v>884</v>
       </c>
       <c r="U77" s="4" t="s">
-        <v>902</v>
+        <v>885</v>
       </c>
       <c r="V77" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W77" s="4" t="s">
         <v>1063</v>
       </c>
       <c r="X77" s="4" t="s">
         <v>1064</v>
       </c>
       <c r="Y77" s="4" t="s">
         <v>1065</v>
       </c>
       <c r="Z77" s="4" t="s">
         <v>1066</v>
       </c>
       <c r="AA77" s="4" t="s">
         <v>1067</v>
       </c>
       <c r="AB77" s="4" t="s">
         <v>1068</v>
       </c>
       <c r="AC77" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD77" s="4"/>
       <c r="AE77" s="4"/>
       <c r="AF77" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG77" s="4"/>
       <c r="AH77" s="4"/>
       <c r="AI77" s="4"/>
       <c r="AJ77" s="4"/>
     </row>
     <row r="78">
       <c r="A78" s="4" t="s">
         <v>1069</v>
       </c>
       <c r="B78" s="4" t="s">
         <v>1070</v>
       </c>
       <c r="C78" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D78" s="4" t="s">
-        <v>1044</v>
+        <v>1071</v>
       </c>
       <c r="E78" s="4" t="s">
-        <v>1071</v>
+        <v>1072</v>
       </c>
       <c r="F78" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G78" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H78" s="4" t="s">
-        <v>1072</v>
+        <v>1073</v>
       </c>
       <c r="I78" s="4" t="s">
-        <v>1073</v>
+        <v>1074</v>
       </c>
       <c r="J78" s="4" t="s">
-        <v>1074</v>
+        <v>925</v>
       </c>
       <c r="K78" s="4" t="s">
         <v>1075</v>
       </c>
       <c r="L78" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M78" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N78" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O78" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P78" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q78" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R78" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S78" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T78" s="4" t="s">
-        <v>901</v>
+        <v>996</v>
       </c>
       <c r="U78" s="4" t="s">
-        <v>902</v>
+        <v>997</v>
       </c>
       <c r="V78" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W78" s="4" t="s">
         <v>1076</v>
       </c>
       <c r="X78" s="4" t="s">
         <v>1077</v>
       </c>
       <c r="Y78" s="4" t="s">
         <v>1078</v>
       </c>
       <c r="Z78" s="4" t="s">
         <v>1079</v>
       </c>
       <c r="AA78" s="4" t="s">
         <v>1080</v>
       </c>
       <c r="AB78" s="4" t="s">
         <v>1081</v>
       </c>
       <c r="AC78" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD78" s="4"/>
       <c r="AE78" s="4"/>
       <c r="AF78" s="4" t="s">
@@ -18390,967 +18387,967 @@
       <c r="B79" s="4" t="s">
         <v>1083</v>
       </c>
       <c r="C79" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D79" s="4" t="s">
         <v>1084</v>
       </c>
       <c r="E79" s="4" t="s">
         <v>1085</v>
       </c>
       <c r="F79" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G79" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H79" s="4" t="s">
         <v>1086</v>
       </c>
       <c r="I79" s="4" t="s">
         <v>1087</v>
       </c>
       <c r="J79" s="4" t="s">
-        <v>437</v>
+        <v>1088</v>
       </c>
       <c r="K79" s="4" t="s">
-        <v>438</v>
+        <v>1089</v>
       </c>
       <c r="L79" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M79" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N79" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O79" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P79" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q79" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R79" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S79" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T79" s="4" t="s">
-        <v>901</v>
+        <v>996</v>
       </c>
       <c r="U79" s="4" t="s">
-        <v>902</v>
+        <v>997</v>
       </c>
       <c r="V79" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W79" s="4" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="X79" s="4" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="Y79" s="4" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
       <c r="Z79" s="4" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="AA79" s="4" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="AB79" s="4" t="s">
-        <v>1093</v>
+        <v>1095</v>
       </c>
       <c r="AC79" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD79" s="4"/>
       <c r="AE79" s="4"/>
       <c r="AF79" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG79" s="4"/>
       <c r="AH79" s="4"/>
       <c r="AI79" s="4"/>
       <c r="AJ79" s="4"/>
     </row>
     <row r="80">
       <c r="A80" s="4" t="s">
-        <v>1094</v>
+        <v>1096</v>
       </c>
       <c r="B80" s="4" t="s">
-        <v>1095</v>
+        <v>1097</v>
       </c>
       <c r="C80" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D80" s="4" t="s">
-        <v>1096</v>
+        <v>1098</v>
       </c>
       <c r="E80" s="4" t="s">
-        <v>1097</v>
+        <v>1099</v>
       </c>
       <c r="F80" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G80" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H80" s="4" t="s">
-        <v>1098</v>
+        <v>1100</v>
       </c>
       <c r="I80" s="4" t="s">
-        <v>1099</v>
+        <v>1101</v>
       </c>
       <c r="J80" s="4" t="s">
-        <v>1100</v>
+        <v>1102</v>
       </c>
       <c r="K80" s="4" t="s">
-        <v>1101</v>
+        <v>1103</v>
       </c>
       <c r="L80" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M80" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N80" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O80" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P80" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q80" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R80" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S80" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T80" s="4" t="s">
-        <v>1031</v>
+        <v>901</v>
       </c>
       <c r="U80" s="4" t="s">
-        <v>1032</v>
+        <v>902</v>
       </c>
       <c r="V80" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W80" s="4" t="s">
-        <v>1102</v>
+        <v>1104</v>
       </c>
       <c r="X80" s="4" t="s">
-        <v>1103</v>
+        <v>1105</v>
       </c>
       <c r="Y80" s="4" t="s">
-        <v>1104</v>
+        <v>1106</v>
       </c>
       <c r="Z80" s="4" t="s">
-        <v>1105</v>
+        <v>1107</v>
       </c>
       <c r="AA80" s="4" t="s">
-        <v>1106</v>
+        <v>1108</v>
       </c>
       <c r="AB80" s="4" t="s">
-        <v>1107</v>
+        <v>1109</v>
       </c>
       <c r="AC80" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD80" s="4"/>
       <c r="AE80" s="4"/>
       <c r="AF80" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG80" s="4"/>
       <c r="AH80" s="4"/>
       <c r="AI80" s="4"/>
       <c r="AJ80" s="4"/>
     </row>
     <row r="81">
       <c r="A81" s="4" t="s">
-        <v>1108</v>
+        <v>1110</v>
       </c>
       <c r="B81" s="4" t="s">
-        <v>1109</v>
+        <v>1111</v>
       </c>
       <c r="C81" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D81" s="4" t="s">
-        <v>1110</v>
+        <v>1112</v>
       </c>
       <c r="E81" s="4" t="s">
-        <v>1111</v>
+        <v>1113</v>
       </c>
       <c r="F81" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G81" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H81" s="4" t="s">
-        <v>1112</v>
+        <v>1114</v>
       </c>
       <c r="I81" s="4" t="s">
-        <v>1113</v>
+        <v>885</v>
       </c>
       <c r="J81" s="4" t="s">
-        <v>1114</v>
+        <v>1115</v>
       </c>
       <c r="K81" s="4" t="s">
-        <v>1115</v>
+        <v>1116</v>
       </c>
       <c r="L81" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M81" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N81" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O81" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P81" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q81" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R81" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S81" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T81" s="4" t="s">
-        <v>1031</v>
+        <v>884</v>
       </c>
       <c r="U81" s="4" t="s">
-        <v>1032</v>
+        <v>885</v>
       </c>
       <c r="V81" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W81" s="4" t="s">
-        <v>1116</v>
+        <v>1117</v>
       </c>
       <c r="X81" s="4" t="s">
-        <v>1117</v>
+        <v>1118</v>
       </c>
       <c r="Y81" s="4" t="s">
-        <v>1118</v>
+        <v>1119</v>
       </c>
       <c r="Z81" s="4" t="s">
-        <v>1119</v>
+        <v>1120</v>
       </c>
       <c r="AA81" s="4" t="s">
-        <v>1120</v>
+        <v>1121</v>
       </c>
       <c r="AB81" s="4" t="s">
-        <v>1121</v>
+        <v>1122</v>
       </c>
       <c r="AC81" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD81" s="4"/>
       <c r="AE81" s="4"/>
       <c r="AF81" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG81" s="4"/>
       <c r="AH81" s="4"/>
       <c r="AI81" s="4"/>
       <c r="AJ81" s="4"/>
     </row>
     <row r="82">
       <c r="A82" s="4" t="s">
-        <v>1122</v>
+        <v>1123</v>
       </c>
       <c r="B82" s="4" t="s">
-        <v>1123</v>
+        <v>1124</v>
       </c>
       <c r="C82" s="4" t="s">
-        <v>49</v>
+        <v>428</v>
       </c>
       <c r="D82" s="4" t="s">
-        <v>1124</v>
+        <v>1125</v>
       </c>
       <c r="E82" s="4" t="s">
-        <v>1125</v>
+        <v>1126</v>
       </c>
       <c r="F82" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G82" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H82" s="4" t="s">
-        <v>1126</v>
+        <v>1114</v>
       </c>
       <c r="I82" s="4" t="s">
+        <v>885</v>
+      </c>
+      <c r="J82" s="4" t="s">
         <v>1127</v>
       </c>
-      <c r="J82" s="4" t="s">
+      <c r="K82" s="4" t="s">
         <v>1128</v>
       </c>
-      <c r="K82" s="4" t="s">
+      <c r="L82" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M82" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N82" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O82" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P82" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q82" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="R82" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S82" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T82" s="4" t="s">
+        <v>884</v>
+      </c>
+      <c r="U82" s="4" t="s">
+        <v>885</v>
+      </c>
+      <c r="V82" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W82" s="4" t="s">
         <v>1129</v>
       </c>
-      <c r="L82" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W82" s="4" t="s">
+      <c r="X82" s="4" t="s">
         <v>1130</v>
       </c>
-      <c r="X82" s="4" t="s">
+      <c r="Y82" s="4" t="s">
         <v>1131</v>
       </c>
-      <c r="Y82" s="4" t="s">
+      <c r="Z82" s="4" t="s">
         <v>1132</v>
       </c>
-      <c r="Z82" s="4" t="s">
+      <c r="AA82" s="4" t="s">
         <v>1133</v>
       </c>
-      <c r="AA82" s="4" t="s">
+      <c r="AB82" s="4" t="s">
         <v>1134</v>
       </c>
-      <c r="AB82" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC82" s="4" t="s">
-        <v>87</v>
+        <v>861</v>
       </c>
       <c r="AD82" s="4"/>
       <c r="AE82" s="4"/>
       <c r="AF82" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG82" s="4"/>
       <c r="AH82" s="4"/>
       <c r="AI82" s="4"/>
       <c r="AJ82" s="4"/>
     </row>
     <row r="83">
       <c r="A83" s="4" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B83" s="4" t="s">
         <v>1136</v>
-      </c>
-[...1 lines deleted...]
-        <v>1137</v>
       </c>
       <c r="C83" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D83" s="4" t="s">
+        <v>1137</v>
+      </c>
+      <c r="E83" s="4" t="s">
         <v>1138</v>
-      </c>
-[...1 lines deleted...]
-        <v>1139</v>
       </c>
       <c r="F83" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G83" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H83" s="4" t="s">
+        <v>1139</v>
+      </c>
+      <c r="I83" s="4" t="s">
         <v>1140</v>
       </c>
-      <c r="I83" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J83" s="4" t="s">
-        <v>1141</v>
+        <v>433</v>
       </c>
       <c r="K83" s="4" t="s">
-        <v>1142</v>
+        <v>434</v>
       </c>
       <c r="L83" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M83" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N83" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O83" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P83" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q83" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R83" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S83" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T83" s="4" t="s">
-        <v>884</v>
+        <v>901</v>
       </c>
       <c r="U83" s="4" t="s">
-        <v>885</v>
+        <v>902</v>
       </c>
       <c r="V83" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W83" s="4" t="s">
+        <v>1141</v>
+      </c>
+      <c r="X83" s="4" t="s">
+        <v>1142</v>
+      </c>
+      <c r="Y83" s="4" t="s">
         <v>1143</v>
       </c>
-      <c r="X83" s="4" t="s">
+      <c r="Z83" s="4" t="s">
         <v>1144</v>
       </c>
-      <c r="Y83" s="4" t="s">
+      <c r="AA83" s="4" t="s">
         <v>1145</v>
       </c>
-      <c r="Z83" s="4" t="s">
+      <c r="AB83" s="4" t="s">
         <v>1146</v>
-      </c>
-[...4 lines deleted...]
-        <v>1148</v>
       </c>
       <c r="AC83" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD83" s="4"/>
       <c r="AE83" s="4"/>
       <c r="AF83" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG83" s="4"/>
       <c r="AH83" s="4"/>
       <c r="AI83" s="4"/>
       <c r="AJ83" s="4"/>
     </row>
     <row r="84">
       <c r="A84" s="4" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B84" s="4" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C84" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D84" s="4" t="s">
         <v>1149</v>
       </c>
-      <c r="B84" s="4" t="s">
+      <c r="E84" s="4" t="s">
         <v>1150</v>
-      </c>
-[...7 lines deleted...]
-        <v>1152</v>
       </c>
       <c r="F84" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G84" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H84" s="4" t="s">
-        <v>1140</v>
+        <v>1151</v>
       </c>
       <c r="I84" s="4" t="s">
-        <v>885</v>
+        <v>1152</v>
       </c>
       <c r="J84" s="4" t="s">
         <v>1153</v>
       </c>
       <c r="K84" s="4" t="s">
         <v>1154</v>
       </c>
       <c r="L84" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M84" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N84" s="4" t="s">
-        <v>335</v>
+        <v>87</v>
       </c>
       <c r="O84" s="4" t="s">
-        <v>336</v>
+        <v>88</v>
       </c>
       <c r="P84" s="4" t="s">
-        <v>353</v>
+        <v>89</v>
       </c>
       <c r="Q84" s="4" t="s">
-        <v>354</v>
+        <v>88</v>
       </c>
       <c r="R84" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S84" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T84" s="4" t="s">
-        <v>884</v>
+        <v>996</v>
       </c>
       <c r="U84" s="4" t="s">
-        <v>885</v>
+        <v>997</v>
       </c>
       <c r="V84" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W84" s="4" t="s">
         <v>1155</v>
       </c>
       <c r="X84" s="4" t="s">
         <v>1156</v>
       </c>
       <c r="Y84" s="4" t="s">
         <v>1157</v>
       </c>
       <c r="Z84" s="4" t="s">
         <v>1158</v>
       </c>
       <c r="AA84" s="4" t="s">
         <v>1159</v>
       </c>
       <c r="AB84" s="4" t="s">
         <v>1160</v>
       </c>
       <c r="AC84" s="4" t="s">
-        <v>861</v>
+        <v>87</v>
       </c>
       <c r="AD84" s="4"/>
       <c r="AE84" s="4"/>
       <c r="AF84" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG84" s="4"/>
       <c r="AH84" s="4"/>
       <c r="AI84" s="4"/>
       <c r="AJ84" s="4"/>
     </row>
     <row r="85">
       <c r="A85" s="4" t="s">
         <v>1161</v>
       </c>
       <c r="B85" s="4" t="s">
         <v>1162</v>
       </c>
       <c r="C85" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D85" s="4" t="s">
         <v>1163</v>
       </c>
-      <c r="D85" s="4" t="s">
+      <c r="E85" s="4" t="s">
         <v>1164</v>
-      </c>
-[...1 lines deleted...]
-        <v>1165</v>
       </c>
       <c r="F85" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G85" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H85" s="4" t="s">
-        <v>1140</v>
+        <v>897</v>
       </c>
       <c r="I85" s="4" t="s">
-        <v>885</v>
+        <v>898</v>
       </c>
       <c r="J85" s="4" t="s">
+        <v>1165</v>
+      </c>
+      <c r="K85" s="4" t="s">
         <v>1166</v>
       </c>
-      <c r="K85" s="4" t="s">
+      <c r="L85" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="M85" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="N85" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O85" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P85" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q85" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="R85" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="S85" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="T85" s="4" t="s">
+        <v>901</v>
+      </c>
+      <c r="U85" s="4" t="s">
+        <v>902</v>
+      </c>
+      <c r="V85" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W85" s="4" t="s">
         <v>1167</v>
       </c>
-      <c r="L85" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W85" s="4" t="s">
+      <c r="X85" s="4" t="s">
         <v>1168</v>
       </c>
-      <c r="X85" s="4" t="s">
+      <c r="Y85" s="4" t="s">
         <v>1169</v>
       </c>
-      <c r="Y85" s="4" t="s">
+      <c r="Z85" s="4" t="s">
         <v>1170</v>
       </c>
-      <c r="Z85" s="4" t="s">
+      <c r="AA85" s="4" t="s">
         <v>1171</v>
       </c>
-      <c r="AA85" s="4" t="s">
+      <c r="AB85" s="4" t="s">
         <v>1172</v>
       </c>
-      <c r="AB85" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC85" s="4" t="s">
-        <v>100</v>
+        <v>785</v>
       </c>
       <c r="AD85" s="4"/>
       <c r="AE85" s="4"/>
       <c r="AF85" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG85" s="4"/>
       <c r="AH85" s="4"/>
       <c r="AI85" s="4"/>
       <c r="AJ85" s="4"/>
     </row>
     <row r="86">
       <c r="A86" s="4" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B86" s="4" t="s">
         <v>1174</v>
       </c>
-      <c r="B86" s="4" t="s">
+      <c r="C86" s="4" t="s">
         <v>1175</v>
-      </c>
-[...1 lines deleted...]
-        <v>49</v>
       </c>
       <c r="D86" s="4" t="s">
         <v>1176</v>
       </c>
       <c r="E86" s="4" t="s">
         <v>1177</v>
       </c>
       <c r="F86" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G86" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H86" s="4" t="s">
-        <v>897</v>
+        <v>1114</v>
       </c>
       <c r="I86" s="4" t="s">
-        <v>898</v>
+        <v>885</v>
       </c>
       <c r="J86" s="4" t="s">
         <v>1178</v>
       </c>
       <c r="K86" s="4" t="s">
         <v>1179</v>
       </c>
       <c r="L86" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M86" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>335</v>
+        <v>87</v>
       </c>
       <c r="O86" s="4" t="s">
-        <v>336</v>
+        <v>88</v>
       </c>
       <c r="P86" s="4" t="s">
-        <v>353</v>
+        <v>89</v>
       </c>
       <c r="Q86" s="4" t="s">
-        <v>354</v>
+        <v>88</v>
       </c>
       <c r="R86" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S86" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T86" s="4" t="s">
-        <v>901</v>
+        <v>884</v>
       </c>
       <c r="U86" s="4" t="s">
-        <v>902</v>
+        <v>885</v>
       </c>
       <c r="V86" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W86" s="4" t="s">
         <v>1180</v>
       </c>
       <c r="X86" s="4" t="s">
         <v>1181</v>
       </c>
       <c r="Y86" s="4" t="s">
         <v>1182</v>
       </c>
       <c r="Z86" s="4" t="s">
         <v>1183</v>
       </c>
       <c r="AA86" s="4" t="s">
         <v>1184</v>
       </c>
       <c r="AB86" s="4" t="s">
         <v>1185</v>
       </c>
       <c r="AC86" s="4" t="s">
-        <v>785</v>
+        <v>577</v>
       </c>
       <c r="AD86" s="4"/>
       <c r="AE86" s="4"/>
       <c r="AF86" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG86" s="4"/>
       <c r="AH86" s="4"/>
       <c r="AI86" s="4"/>
       <c r="AJ86" s="4"/>
     </row>
     <row r="87">
       <c r="A87" s="4" t="s">
         <v>1186</v>
       </c>
       <c r="B87" s="4"/>
       <c r="C87" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D87" s="4" t="s">
         <v>1187</v>
       </c>
       <c r="E87" s="4" t="s">
         <v>1188</v>
       </c>
       <c r="F87" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G87" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H87" s="4" t="s">
         <v>1189</v>
       </c>
       <c r="I87" s="4" t="s">
         <v>1190</v>
       </c>
       <c r="J87" s="4" t="s">
         <v>1191</v>
       </c>
       <c r="K87" s="4" t="s">
         <v>1192</v>
       </c>
       <c r="L87" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M87" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N87" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O87" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P87" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q87" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R87" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S87" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T87" s="4" t="s">
         <v>901</v>
       </c>
       <c r="U87" s="4" t="s">
         <v>902</v>
       </c>
       <c r="V87" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W87" s="4" t="s">
         <v>1193</v>
       </c>
       <c r="X87" s="4" t="s">
         <v>1194</v>
       </c>
       <c r="Y87" s="4" t="s">
         <v>1195</v>
       </c>
       <c r="Z87" s="4" t="s">
         <v>1196</v>
       </c>
       <c r="AA87" s="4" t="s">
         <v>1197</v>
       </c>
       <c r="AB87" s="4" t="s">
         <v>1198</v>
       </c>
       <c r="AC87" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD87" s="4"/>
       <c r="AE87" s="4"/>
       <c r="AF87" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG87" s="4"/>
       <c r="AH87" s="4"/>
       <c r="AI87" s="4"/>
       <c r="AJ87" s="4"/>
     </row>
     <row r="88">
       <c r="A88" s="4" t="s">
         <v>1199</v>
       </c>
       <c r="B88" s="4" t="s">
         <v>1200</v>
       </c>
       <c r="C88" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D88" s="4" t="s">
-        <v>1176</v>
+        <v>1163</v>
       </c>
       <c r="E88" s="4" t="s">
         <v>1201</v>
       </c>
       <c r="F88" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G88" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H88" s="4" t="s">
         <v>897</v>
       </c>
       <c r="I88" s="4" t="s">
         <v>898</v>
       </c>
       <c r="J88" s="4" t="s">
         <v>1202</v>
       </c>
       <c r="K88" s="4" t="s">
         <v>1203</v>
       </c>
       <c r="L88" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M88" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N88" s="4" t="s">
         <v>1204</v>
       </c>
       <c r="O88" s="4" t="s">
         <v>1205</v>
       </c>
       <c r="P88" s="4" t="s">
         <v>1206</v>
       </c>
       <c r="Q88" s="4" t="s">
         <v>1205</v>
       </c>
       <c r="R88" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S88" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T88" s="4" t="s">
         <v>901</v>
       </c>
       <c r="U88" s="4" t="s">
         <v>902</v>
       </c>
       <c r="V88" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W88" s="4" t="s">
         <v>1207</v>
       </c>
       <c r="X88" s="4" t="s">
         <v>1208</v>
       </c>
       <c r="Y88" s="4" t="s">
         <v>1209</v>
       </c>
       <c r="Z88" s="4" t="s">
         <v>1210</v>
       </c>
       <c r="AA88" s="4" t="s">
         <v>1211</v>
       </c>
       <c r="AB88" s="4" t="s">
         <v>1212</v>
       </c>
       <c r="AC88" s="4" t="s">
         <v>1204</v>
       </c>
       <c r="AD88" s="4"/>
       <c r="AE88" s="4"/>
       <c r="AF88" s="4" t="s">
@@ -19374,81 +19371,81 @@
       <c r="D89" s="4" t="s">
         <v>1215</v>
       </c>
       <c r="E89" s="4" t="s">
         <v>1216</v>
       </c>
       <c r="F89" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G89" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H89" s="4" t="s">
         <v>897</v>
       </c>
       <c r="I89" s="4" t="s">
         <v>898</v>
       </c>
       <c r="J89" s="4" t="s">
         <v>1217</v>
       </c>
       <c r="K89" s="4" t="s">
         <v>1218</v>
       </c>
       <c r="L89" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M89" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N89" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O89" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P89" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q89" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R89" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S89" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T89" s="4" t="s">
         <v>901</v>
       </c>
       <c r="U89" s="4" t="s">
         <v>902</v>
       </c>
       <c r="V89" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W89" s="4" t="s">
         <v>1219</v>
       </c>
       <c r="X89" s="4" t="s">
         <v>1220</v>
       </c>
       <c r="Y89" s="4" t="s">
         <v>1221</v>
       </c>
       <c r="Z89" s="4" t="s">
         <v>1222</v>
       </c>
       <c r="AA89" s="4" t="s">
         <v>1223</v>
       </c>
       <c r="AB89" s="4" t="s">
         <v>1224</v>
       </c>
       <c r="AC89" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD89" s="4"/>
       <c r="AE89" s="4"/>
       <c r="AF89" s="4" t="s">
@@ -19466,283 +19463,283 @@
       <c r="B90" s="4" t="s">
         <v>1226</v>
       </c>
       <c r="C90" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D90" s="4" t="s">
         <v>895</v>
       </c>
       <c r="E90" s="4" t="s">
         <v>1227</v>
       </c>
       <c r="F90" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G90" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H90" s="4" t="s">
         <v>897</v>
       </c>
       <c r="I90" s="4" t="s">
         <v>898</v>
       </c>
       <c r="J90" s="4" t="s">
-        <v>501</v>
+        <v>1228</v>
       </c>
       <c r="K90" s="4" t="s">
-        <v>502</v>
+        <v>1229</v>
       </c>
       <c r="L90" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M90" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>87</v>
+        <v>317</v>
       </c>
       <c r="O90" s="4" t="s">
-        <v>88</v>
+        <v>318</v>
       </c>
       <c r="P90" s="4" t="s">
-        <v>89</v>
+        <v>319</v>
       </c>
       <c r="Q90" s="4" t="s">
-        <v>88</v>
+        <v>320</v>
       </c>
       <c r="R90" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S90" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T90" s="4" t="s">
         <v>901</v>
       </c>
       <c r="U90" s="4" t="s">
         <v>902</v>
       </c>
       <c r="V90" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W90" s="4" t="s">
-        <v>1228</v>
+        <v>1230</v>
       </c>
       <c r="X90" s="4" t="s">
-        <v>1229</v>
+        <v>1231</v>
       </c>
       <c r="Y90" s="4" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="Z90" s="4" t="s">
-        <v>1231</v>
+        <v>1233</v>
       </c>
       <c r="AA90" s="4" t="s">
-        <v>1232</v>
+        <v>1234</v>
       </c>
       <c r="AB90" s="4" t="s">
-        <v>1233</v>
+        <v>1235</v>
       </c>
       <c r="AC90" s="4" t="s">
-        <v>87</v>
+        <v>327</v>
       </c>
       <c r="AD90" s="4"/>
       <c r="AE90" s="4"/>
       <c r="AF90" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG90" s="4"/>
       <c r="AH90" s="4"/>
       <c r="AI90" s="4"/>
       <c r="AJ90" s="4"/>
     </row>
     <row r="91">
       <c r="A91" s="4" t="s">
-        <v>1234</v>
+        <v>1236</v>
       </c>
       <c r="B91" s="4" t="s">
-        <v>1235</v>
+        <v>1237</v>
       </c>
       <c r="C91" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D91" s="4" t="s">
         <v>895</v>
       </c>
       <c r="E91" s="4" t="s">
-        <v>1236</v>
+        <v>1238</v>
       </c>
       <c r="F91" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G91" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H91" s="4" t="s">
         <v>897</v>
       </c>
       <c r="I91" s="4" t="s">
         <v>898</v>
       </c>
       <c r="J91" s="4" t="s">
-        <v>1237</v>
+        <v>513</v>
       </c>
       <c r="K91" s="4" t="s">
-        <v>1238</v>
+        <v>514</v>
       </c>
       <c r="L91" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M91" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N91" s="4" t="s">
-        <v>335</v>
+        <v>87</v>
       </c>
       <c r="O91" s="4" t="s">
-        <v>336</v>
+        <v>88</v>
       </c>
       <c r="P91" s="4" t="s">
-        <v>337</v>
+        <v>89</v>
       </c>
       <c r="Q91" s="4" t="s">
-        <v>338</v>
+        <v>88</v>
       </c>
       <c r="R91" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S91" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T91" s="4" t="s">
         <v>901</v>
       </c>
       <c r="U91" s="4" t="s">
         <v>902</v>
       </c>
       <c r="V91" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W91" s="4" t="s">
         <v>1239</v>
       </c>
       <c r="X91" s="4" t="s">
         <v>1240</v>
       </c>
       <c r="Y91" s="4" t="s">
         <v>1241</v>
       </c>
       <c r="Z91" s="4" t="s">
         <v>1242</v>
       </c>
       <c r="AA91" s="4" t="s">
         <v>1243</v>
       </c>
       <c r="AB91" s="4" t="s">
         <v>1244</v>
       </c>
       <c r="AC91" s="4" t="s">
-        <v>345</v>
+        <v>87</v>
       </c>
       <c r="AD91" s="4"/>
       <c r="AE91" s="4"/>
       <c r="AF91" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG91" s="4"/>
       <c r="AH91" s="4"/>
       <c r="AI91" s="4"/>
       <c r="AJ91" s="4"/>
     </row>
     <row r="92">
       <c r="A92" s="4" t="s">
         <v>1245</v>
       </c>
       <c r="B92" s="4" t="s">
         <v>1246</v>
       </c>
       <c r="C92" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D92" s="4" t="s">
-        <v>1138</v>
+        <v>1112</v>
       </c>
       <c r="E92" s="4" t="s">
         <v>1247</v>
       </c>
       <c r="F92" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G92" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H92" s="4" t="s">
-        <v>1140</v>
+        <v>1114</v>
       </c>
       <c r="I92" s="4" t="s">
         <v>885</v>
       </c>
       <c r="J92" s="4" t="s">
         <v>1248</v>
       </c>
       <c r="K92" s="4" t="s">
         <v>1249</v>
       </c>
       <c r="L92" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M92" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N92" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O92" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P92" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q92" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R92" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S92" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T92" s="4" t="s">
         <v>884</v>
       </c>
       <c r="U92" s="4" t="s">
         <v>885</v>
       </c>
       <c r="V92" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W92" s="4" t="s">
         <v>1250</v>
       </c>
       <c r="X92" s="4" t="s">
         <v>1251</v>
       </c>
       <c r="Y92" s="4" t="s">
         <v>1252</v>
       </c>
       <c r="Z92" s="4" t="s">
         <v>1253</v>
       </c>
       <c r="AA92" s="4" t="s">
         <v>1254</v>
       </c>
       <c r="AB92" s="4" t="s">
         <v>1255</v>
       </c>
       <c r="AC92" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD92" s="4"/>
       <c r="AE92" s="4"/>
       <c r="AF92" s="4" t="s">
@@ -19766,277 +19763,277 @@
       <c r="D93" s="4" t="s">
         <v>1215</v>
       </c>
       <c r="E93" s="4" t="s">
         <v>1258</v>
       </c>
       <c r="F93" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G93" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H93" s="4" t="s">
         <v>897</v>
       </c>
       <c r="I93" s="4" t="s">
         <v>898</v>
       </c>
       <c r="J93" s="4" t="s">
         <v>1259</v>
       </c>
       <c r="K93" s="4" t="s">
         <v>1260</v>
       </c>
       <c r="L93" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M93" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N93" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O93" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P93" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q93" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R93" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S93" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T93" s="4" t="s">
         <v>901</v>
       </c>
       <c r="U93" s="4" t="s">
         <v>902</v>
       </c>
       <c r="V93" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W93" s="4" t="s">
         <v>1261</v>
       </c>
       <c r="X93" s="4" t="s">
         <v>1262</v>
       </c>
       <c r="Y93" s="4" t="s">
         <v>1263</v>
       </c>
       <c r="Z93" s="4" t="s">
         <v>1264</v>
       </c>
       <c r="AA93" s="4" t="s">
         <v>1265</v>
       </c>
       <c r="AB93" s="4" t="s">
         <v>1266</v>
       </c>
       <c r="AC93" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD93" s="4"/>
       <c r="AE93" s="4"/>
       <c r="AF93" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG93" s="4"/>
       <c r="AH93" s="4"/>
       <c r="AI93" s="4"/>
       <c r="AJ93" s="4"/>
     </row>
     <row r="94">
       <c r="A94" s="4" t="s">
         <v>1267</v>
       </c>
       <c r="B94" s="4" t="s">
         <v>1268</v>
       </c>
       <c r="C94" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D94" s="4" t="s">
-        <v>1176</v>
+        <v>1163</v>
       </c>
       <c r="E94" s="4" t="s">
         <v>1269</v>
       </c>
       <c r="F94" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G94" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H94" s="4" t="s">
         <v>897</v>
       </c>
       <c r="I94" s="4" t="s">
         <v>898</v>
       </c>
       <c r="J94" s="4" t="s">
         <v>1270</v>
       </c>
       <c r="K94" s="4" t="s">
         <v>1271</v>
       </c>
       <c r="L94" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M94" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N94" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O94" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P94" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q94" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R94" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S94" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T94" s="4" t="s">
         <v>901</v>
       </c>
       <c r="U94" s="4" t="s">
         <v>902</v>
       </c>
       <c r="V94" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W94" s="4" t="s">
         <v>1272</v>
       </c>
       <c r="X94" s="4" t="s">
         <v>1273</v>
       </c>
       <c r="Y94" s="4" t="s">
         <v>1274</v>
       </c>
       <c r="Z94" s="4" t="s">
         <v>1275</v>
       </c>
       <c r="AA94" s="4" t="s">
         <v>1276</v>
       </c>
       <c r="AB94" s="4" t="s">
         <v>1277</v>
       </c>
       <c r="AC94" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD94" s="4"/>
       <c r="AE94" s="4"/>
       <c r="AF94" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG94" s="4"/>
       <c r="AH94" s="4"/>
       <c r="AI94" s="4"/>
       <c r="AJ94" s="4"/>
     </row>
     <row r="95">
       <c r="A95" s="4" t="s">
         <v>1278</v>
       </c>
       <c r="B95" s="4" t="s">
         <v>1279</v>
       </c>
       <c r="C95" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D95" s="4" t="s">
-        <v>1042</v>
+        <v>990</v>
       </c>
       <c r="E95" s="4" t="s">
         <v>1280</v>
       </c>
       <c r="F95" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G95" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H95" s="4" t="s">
-        <v>1044</v>
+        <v>992</v>
       </c>
       <c r="I95" s="4" t="s">
-        <v>1045</v>
+        <v>993</v>
       </c>
       <c r="J95" s="4" t="s">
-        <v>1045</v>
+        <v>993</v>
       </c>
       <c r="K95" s="4" t="s">
         <v>1281</v>
       </c>
       <c r="L95" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M95" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N95" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O95" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P95" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="O95" s="4" t="s">
+      <c r="Q95" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="P95" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R95" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S95" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T95" s="4" t="s">
-        <v>1031</v>
+        <v>996</v>
       </c>
       <c r="U95" s="4" t="s">
-        <v>1032</v>
+        <v>997</v>
       </c>
       <c r="V95" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W95" s="4" t="s">
         <v>1282</v>
       </c>
       <c r="X95" s="4" t="s">
         <v>1283</v>
       </c>
       <c r="Y95" s="4" t="s">
         <v>1284</v>
       </c>
       <c r="Z95" s="4" t="s">
         <v>1285</v>
       </c>
       <c r="AA95" s="4" t="s">
         <v>1286</v>
       </c>
       <c r="AB95" s="4" t="s">
         <v>1287</v>
       </c>
       <c r="AC95" s="4" t="s">
         <v>861</v>
       </c>
       <c r="AD95" s="4"/>
       <c r="AE95" s="4"/>
       <c r="AF95" s="4" t="s">
@@ -20060,5563 +20057,5563 @@
       <c r="D96" s="4" t="s">
         <v>1215</v>
       </c>
       <c r="E96" s="4" t="s">
         <v>1258</v>
       </c>
       <c r="F96" s="4" t="s">
         <v>878</v>
       </c>
       <c r="G96" s="4" t="s">
         <v>879</v>
       </c>
       <c r="H96" s="4" t="s">
         <v>897</v>
       </c>
       <c r="I96" s="4" t="s">
         <v>898</v>
       </c>
       <c r="J96" s="4" t="s">
         <v>1259</v>
       </c>
       <c r="K96" s="4" t="s">
         <v>1290</v>
       </c>
       <c r="L96" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M96" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N96" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O96" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P96" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="O96" s="4" t="s">
+      <c r="Q96" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="P96" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R96" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S96" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T96" s="4" t="s">
         <v>901</v>
       </c>
       <c r="U96" s="4" t="s">
         <v>902</v>
       </c>
       <c r="V96" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W96" s="4" t="s">
         <v>1261</v>
       </c>
       <c r="X96" s="4" t="s">
         <v>1291</v>
       </c>
       <c r="Y96" s="4" t="s">
         <v>1292</v>
       </c>
       <c r="Z96" s="4" t="s">
         <v>1293</v>
       </c>
       <c r="AA96" s="4" t="s">
         <v>1294</v>
       </c>
       <c r="AB96" s="4" t="s">
         <v>1295</v>
       </c>
       <c r="AC96" s="4" t="s">
         <v>785</v>
       </c>
       <c r="AD96" s="4"/>
       <c r="AE96" s="4"/>
       <c r="AF96" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG96" s="4"/>
       <c r="AH96" s="4"/>
       <c r="AI96" s="4"/>
       <c r="AJ96" s="4"/>
     </row>
     <row r="97">
       <c r="A97" s="4" t="s">
         <v>1296</v>
       </c>
-      <c r="B97" s="4" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="B97" s="4"/>
       <c r="C97" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D97" s="4" t="s">
+        <v>1297</v>
+      </c>
+      <c r="E97" s="4" t="s">
         <v>1298</v>
       </c>
-      <c r="E97" s="4" t="s">
+      <c r="F97" s="4" t="s">
         <v>1299</v>
       </c>
-      <c r="F97" s="4" t="s">
+      <c r="G97" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G97" s="4" t="s">
+      <c r="H97" s="4" t="s">
         <v>1301</v>
       </c>
-      <c r="H97" s="4" t="s">
+      <c r="I97" s="4" t="s">
         <v>1302</v>
       </c>
-      <c r="I97" s="4" t="s">
+      <c r="J97" s="4" t="s">
         <v>1303</v>
       </c>
-      <c r="J97" s="4" t="s">
+      <c r="K97" s="4" t="s">
         <v>1304</v>
       </c>
-      <c r="K97" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L97" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M97" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N97" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O97" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P97" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q97" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R97" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S97" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T97" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U97" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U97" s="4" t="s">
+      <c r="V97" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="W97" s="4" t="s">
         <v>1307</v>
       </c>
-      <c r="V97" s="4" t="s">
-[...2 lines deleted...]
-      <c r="W97" s="4" t="s">
+      <c r="X97" s="4" t="s">
         <v>1308</v>
       </c>
-      <c r="X97" s="4" t="s">
+      <c r="Y97" s="4" t="s">
         <v>1309</v>
       </c>
-      <c r="Y97" s="4" t="s">
+      <c r="Z97" s="4" t="s">
         <v>1310</v>
       </c>
-      <c r="Z97" s="4" t="s">
+      <c r="AA97" s="4" t="s">
         <v>1311</v>
       </c>
-      <c r="AA97" s="4" t="s">
+      <c r="AB97" s="4" t="s">
         <v>1312</v>
-      </c>
-[...1 lines deleted...]
-        <v>1313</v>
       </c>
       <c r="AC97" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD97" s="4"/>
       <c r="AE97" s="4"/>
       <c r="AF97" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG97" s="4"/>
       <c r="AH97" s="4"/>
       <c r="AI97" s="4"/>
       <c r="AJ97" s="4"/>
     </row>
     <row r="98">
       <c r="A98" s="4" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B98" s="4" t="s">
         <v>1314</v>
       </c>
-      <c r="B98" s="4"/>
       <c r="C98" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D98" s="4" t="s">
         <v>1315</v>
       </c>
       <c r="E98" s="4" t="s">
         <v>1316</v>
       </c>
       <c r="F98" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G98" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H98" s="4" t="s">
         <v>1317</v>
       </c>
       <c r="I98" s="4" t="s">
         <v>1318</v>
       </c>
       <c r="J98" s="4" t="s">
         <v>1319</v>
       </c>
       <c r="K98" s="4" t="s">
         <v>1320</v>
       </c>
       <c r="L98" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M98" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N98" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O98" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P98" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q98" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R98" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S98" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T98" s="4" t="s">
-        <v>1306</v>
+        <v>1321</v>
       </c>
       <c r="U98" s="4" t="s">
-        <v>1307</v>
+        <v>1322</v>
       </c>
       <c r="V98" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W98" s="4" t="s">
-        <v>1321</v>
+        <v>1323</v>
       </c>
       <c r="X98" s="4" t="s">
-        <v>1322</v>
+        <v>1324</v>
       </c>
       <c r="Y98" s="4" t="s">
-        <v>1323</v>
+        <v>1325</v>
       </c>
       <c r="Z98" s="4" t="s">
-        <v>1324</v>
+        <v>1326</v>
       </c>
       <c r="AA98" s="4" t="s">
-        <v>1325</v>
+        <v>1327</v>
       </c>
       <c r="AB98" s="4" t="s">
-        <v>1326</v>
+        <v>1328</v>
       </c>
       <c r="AC98" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD98" s="4"/>
       <c r="AE98" s="4"/>
       <c r="AF98" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG98" s="4"/>
       <c r="AH98" s="4"/>
       <c r="AI98" s="4"/>
       <c r="AJ98" s="4"/>
     </row>
     <row r="99">
       <c r="A99" s="4" t="s">
-        <v>1327</v>
+        <v>1329</v>
       </c>
       <c r="B99" s="4" t="s">
-        <v>1328</v>
+        <v>1330</v>
       </c>
       <c r="C99" s="4" t="s">
-        <v>49</v>
+        <v>1331</v>
       </c>
       <c r="D99" s="4" t="s">
-        <v>1329</v>
+        <v>1332</v>
       </c>
       <c r="E99" s="4" t="s">
-        <v>1330</v>
+        <v>1333</v>
       </c>
       <c r="F99" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G99" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G99" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H99" s="4" t="s">
-        <v>1331</v>
+        <v>1334</v>
       </c>
       <c r="I99" s="4" t="s">
-        <v>1332</v>
+        <v>1335</v>
       </c>
       <c r="J99" s="4" t="s">
-        <v>1333</v>
+        <v>1336</v>
       </c>
       <c r="K99" s="4" t="s">
-        <v>1334</v>
+        <v>1337</v>
       </c>
       <c r="L99" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M99" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N99" s="4" t="s">
-        <v>87</v>
+        <v>317</v>
       </c>
       <c r="O99" s="4" t="s">
-        <v>88</v>
+        <v>318</v>
       </c>
       <c r="P99" s="4" t="s">
-        <v>89</v>
+        <v>528</v>
       </c>
       <c r="Q99" s="4" t="s">
-        <v>88</v>
+        <v>529</v>
       </c>
       <c r="R99" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S99" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T99" s="4" t="s">
-        <v>1335</v>
+        <v>1321</v>
       </c>
       <c r="U99" s="4" t="s">
-        <v>1336</v>
+        <v>1322</v>
       </c>
       <c r="V99" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W99" s="4" t="s">
-        <v>1337</v>
+        <v>1338</v>
       </c>
       <c r="X99" s="4" t="s">
-        <v>1338</v>
+        <v>1339</v>
       </c>
       <c r="Y99" s="4" t="s">
-        <v>1339</v>
+        <v>1340</v>
       </c>
       <c r="Z99" s="4" t="s">
-        <v>1340</v>
+        <v>1341</v>
       </c>
       <c r="AA99" s="4" t="s">
-        <v>1341</v>
+        <v>1342</v>
       </c>
       <c r="AB99" s="4" t="s">
-        <v>1342</v>
+        <v>1343</v>
       </c>
       <c r="AC99" s="4" t="s">
-        <v>87</v>
+        <v>1344</v>
       </c>
       <c r="AD99" s="4"/>
       <c r="AE99" s="4"/>
       <c r="AF99" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG99" s="4"/>
       <c r="AH99" s="4"/>
       <c r="AI99" s="4"/>
       <c r="AJ99" s="4"/>
     </row>
     <row r="100">
       <c r="A100" s="4" t="s">
-        <v>1343</v>
+        <v>1345</v>
       </c>
       <c r="B100" s="4" t="s">
-        <v>1344</v>
+        <v>1346</v>
       </c>
       <c r="C100" s="4" t="s">
-        <v>1345</v>
+        <v>49</v>
       </c>
       <c r="D100" s="4" t="s">
-        <v>1346</v>
+        <v>1347</v>
       </c>
       <c r="E100" s="4" t="s">
-        <v>1347</v>
+        <v>1348</v>
       </c>
       <c r="F100" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G100" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G100" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H100" s="4" t="s">
-        <v>1348</v>
+        <v>1349</v>
       </c>
       <c r="I100" s="4" t="s">
-        <v>1349</v>
+        <v>1350</v>
       </c>
       <c r="J100" s="4" t="s">
-        <v>1350</v>
+        <v>1351</v>
       </c>
       <c r="K100" s="4" t="s">
-        <v>1351</v>
+        <v>1352</v>
       </c>
       <c r="L100" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M100" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>335</v>
+        <v>87</v>
       </c>
       <c r="O100" s="4" t="s">
-        <v>336</v>
+        <v>88</v>
       </c>
       <c r="P100" s="4" t="s">
-        <v>516</v>
+        <v>89</v>
       </c>
       <c r="Q100" s="4" t="s">
-        <v>517</v>
+        <v>88</v>
       </c>
       <c r="R100" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S100" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T100" s="4" t="s">
-        <v>1335</v>
+        <v>1305</v>
       </c>
       <c r="U100" s="4" t="s">
-        <v>1336</v>
+        <v>1306</v>
       </c>
       <c r="V100" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W100" s="4" t="s">
-        <v>1352</v>
+        <v>1353</v>
       </c>
       <c r="X100" s="4" t="s">
-        <v>1353</v>
+        <v>1354</v>
       </c>
       <c r="Y100" s="4" t="s">
-        <v>1354</v>
+        <v>1355</v>
       </c>
       <c r="Z100" s="4" t="s">
-        <v>1355</v>
+        <v>1356</v>
       </c>
       <c r="AA100" s="4" t="s">
-        <v>1356</v>
+        <v>1357</v>
       </c>
       <c r="AB100" s="4" t="s">
-        <v>1357</v>
+        <v>1358</v>
       </c>
       <c r="AC100" s="4" t="s">
-        <v>1358</v>
+        <v>87</v>
       </c>
       <c r="AD100" s="4"/>
       <c r="AE100" s="4"/>
       <c r="AF100" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG100" s="4"/>
       <c r="AH100" s="4"/>
       <c r="AI100" s="4"/>
       <c r="AJ100" s="4"/>
     </row>
     <row r="101">
       <c r="A101" s="4" t="s">
         <v>1359</v>
       </c>
       <c r="B101" s="4" t="s">
         <v>1360</v>
       </c>
       <c r="C101" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D101" s="4" t="s">
         <v>1361</v>
       </c>
       <c r="E101" s="4" t="s">
         <v>1362</v>
       </c>
       <c r="F101" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G101" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H101" s="4" t="s">
         <v>1363</v>
       </c>
       <c r="I101" s="4" t="s">
         <v>1364</v>
       </c>
       <c r="J101" s="4" t="s">
         <v>1365</v>
       </c>
       <c r="K101" s="4" t="s">
         <v>1366</v>
       </c>
       <c r="L101" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M101" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N101" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O101" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P101" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q101" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R101" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S101" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T101" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U101" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U101" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V101" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W101" s="4" t="s">
         <v>1367</v>
       </c>
       <c r="X101" s="4" t="s">
         <v>1368</v>
       </c>
       <c r="Y101" s="4" t="s">
         <v>1369</v>
       </c>
       <c r="Z101" s="4" t="s">
         <v>1370</v>
       </c>
       <c r="AA101" s="4" t="s">
         <v>1371</v>
       </c>
       <c r="AB101" s="4" t="s">
         <v>1372</v>
       </c>
       <c r="AC101" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD101" s="4"/>
       <c r="AE101" s="4"/>
       <c r="AF101" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG101" s="4"/>
       <c r="AH101" s="4"/>
       <c r="AI101" s="4"/>
       <c r="AJ101" s="4"/>
     </row>
     <row r="102">
       <c r="A102" s="4" t="s">
         <v>1373</v>
       </c>
       <c r="B102" s="4" t="s">
         <v>1374</v>
       </c>
       <c r="C102" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D102" s="4" t="s">
         <v>1375</v>
       </c>
       <c r="E102" s="4" t="s">
         <v>1376</v>
       </c>
       <c r="F102" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G102" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H102" s="4" t="s">
         <v>1377</v>
       </c>
       <c r="I102" s="4" t="s">
         <v>1378</v>
       </c>
       <c r="J102" s="4" t="s">
         <v>1379</v>
       </c>
       <c r="K102" s="4" t="s">
         <v>1380</v>
       </c>
       <c r="L102" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M102" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N102" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O102" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P102" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q102" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R102" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S102" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T102" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U102" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U102" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V102" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W102" s="4" t="s">
         <v>1381</v>
       </c>
       <c r="X102" s="4" t="s">
         <v>1382</v>
       </c>
       <c r="Y102" s="4" t="s">
         <v>1383</v>
       </c>
       <c r="Z102" s="4" t="s">
         <v>1384</v>
       </c>
       <c r="AA102" s="4" t="s">
         <v>1385</v>
       </c>
       <c r="AB102" s="4" t="s">
         <v>1386</v>
       </c>
       <c r="AC102" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD102" s="4"/>
       <c r="AE102" s="4"/>
       <c r="AF102" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG102" s="4"/>
       <c r="AH102" s="4"/>
       <c r="AI102" s="4"/>
       <c r="AJ102" s="4"/>
     </row>
     <row r="103">
       <c r="A103" s="4" t="s">
         <v>1387</v>
       </c>
       <c r="B103" s="4" t="s">
         <v>1388</v>
       </c>
       <c r="C103" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D103" s="4" t="s">
         <v>1389</v>
       </c>
       <c r="E103" s="4" t="s">
         <v>1390</v>
       </c>
       <c r="F103" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G103" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H103" s="4" t="s">
         <v>1391</v>
       </c>
       <c r="I103" s="4" t="s">
         <v>1392</v>
       </c>
       <c r="J103" s="4" t="s">
         <v>1393</v>
       </c>
       <c r="K103" s="4" t="s">
         <v>1394</v>
       </c>
       <c r="L103" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M103" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N103" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O103" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P103" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q103" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R103" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S103" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T103" s="4" t="s">
-        <v>1335</v>
+        <v>1321</v>
       </c>
       <c r="U103" s="4" t="s">
-        <v>1336</v>
+        <v>1322</v>
       </c>
       <c r="V103" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W103" s="4" t="s">
         <v>1395</v>
       </c>
       <c r="X103" s="4" t="s">
         <v>1396</v>
       </c>
       <c r="Y103" s="4" t="s">
         <v>1397</v>
       </c>
       <c r="Z103" s="4" t="s">
         <v>1398</v>
       </c>
       <c r="AA103" s="4" t="s">
         <v>1399</v>
       </c>
       <c r="AB103" s="4" t="s">
         <v>1400</v>
       </c>
       <c r="AC103" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD103" s="4"/>
       <c r="AE103" s="4"/>
       <c r="AF103" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG103" s="4"/>
       <c r="AH103" s="4"/>
       <c r="AI103" s="4"/>
       <c r="AJ103" s="4"/>
     </row>
     <row r="104">
       <c r="A104" s="4" t="s">
         <v>1401</v>
       </c>
       <c r="B104" s="4" t="s">
         <v>1402</v>
       </c>
       <c r="C104" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D104" s="4" t="s">
         <v>1403</v>
       </c>
       <c r="E104" s="4" t="s">
         <v>1404</v>
       </c>
       <c r="F104" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G104" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H104" s="4" t="s">
         <v>1405</v>
       </c>
       <c r="I104" s="4" t="s">
         <v>1406</v>
       </c>
       <c r="J104" s="4" t="s">
         <v>1407</v>
       </c>
       <c r="K104" s="4" t="s">
         <v>1408</v>
       </c>
       <c r="L104" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M104" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N104" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O104" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P104" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q104" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R104" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S104" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T104" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U104" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U104" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V104" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W104" s="4" t="s">
         <v>1409</v>
       </c>
       <c r="X104" s="4" t="s">
         <v>1410</v>
       </c>
       <c r="Y104" s="4" t="s">
         <v>1411</v>
       </c>
       <c r="Z104" s="4" t="s">
         <v>1412</v>
       </c>
       <c r="AA104" s="4" t="s">
         <v>1413</v>
       </c>
       <c r="AB104" s="4" t="s">
         <v>1414</v>
       </c>
       <c r="AC104" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD104" s="4"/>
       <c r="AE104" s="4"/>
       <c r="AF104" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG104" s="4"/>
       <c r="AH104" s="4"/>
       <c r="AI104" s="4"/>
       <c r="AJ104" s="4"/>
     </row>
     <row r="105">
       <c r="A105" s="4" t="s">
         <v>1415</v>
       </c>
       <c r="B105" s="4" t="s">
         <v>1416</v>
       </c>
       <c r="C105" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D105" s="4" t="s">
         <v>1417</v>
       </c>
       <c r="E105" s="4" t="s">
         <v>1418</v>
       </c>
       <c r="F105" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G105" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H105" s="4" t="s">
         <v>1419</v>
       </c>
       <c r="I105" s="4" t="s">
         <v>1420</v>
       </c>
       <c r="J105" s="4" t="s">
         <v>1421</v>
       </c>
       <c r="K105" s="4" t="s">
         <v>1422</v>
       </c>
       <c r="L105" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M105" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N105" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O105" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P105" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q105" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R105" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S105" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T105" s="4" t="s">
-        <v>1335</v>
+        <v>1321</v>
       </c>
       <c r="U105" s="4" t="s">
-        <v>1336</v>
+        <v>1322</v>
       </c>
       <c r="V105" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W105" s="4" t="s">
         <v>1423</v>
       </c>
       <c r="X105" s="4" t="s">
         <v>1424</v>
       </c>
       <c r="Y105" s="4" t="s">
         <v>1425</v>
       </c>
       <c r="Z105" s="4" t="s">
         <v>1426</v>
       </c>
       <c r="AA105" s="4" t="s">
         <v>1427</v>
       </c>
       <c r="AB105" s="4" t="s">
         <v>1428</v>
       </c>
       <c r="AC105" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD105" s="4"/>
       <c r="AE105" s="4"/>
       <c r="AF105" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG105" s="4"/>
       <c r="AH105" s="4"/>
       <c r="AI105" s="4"/>
       <c r="AJ105" s="4"/>
     </row>
     <row r="106">
       <c r="A106" s="4" t="s">
         <v>1429</v>
       </c>
       <c r="B106" s="4" t="s">
         <v>1430</v>
       </c>
       <c r="C106" s="4" t="s">
         <v>1431</v>
       </c>
       <c r="D106" s="4" t="s">
-        <v>1317</v>
+        <v>1301</v>
       </c>
       <c r="E106" s="4" t="s">
         <v>1432</v>
       </c>
       <c r="F106" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G106" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H106" s="4" t="s">
         <v>1433</v>
       </c>
       <c r="I106" s="4" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="J106" s="4" t="s">
         <v>1434</v>
       </c>
       <c r="K106" s="4" t="s">
         <v>1435</v>
       </c>
       <c r="L106" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M106" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N106" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O106" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P106" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="O106" s="4" t="s">
+      <c r="Q106" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="P106" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R106" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S106" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T106" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U106" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U106" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V106" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W106" s="4" t="s">
         <v>1436</v>
       </c>
       <c r="X106" s="4" t="s">
         <v>1437</v>
       </c>
       <c r="Y106" s="4" t="s">
         <v>1438</v>
       </c>
       <c r="Z106" s="4" t="s">
         <v>1439</v>
       </c>
       <c r="AA106" s="4" t="s">
         <v>1440</v>
       </c>
       <c r="AB106" s="4" t="s">
         <v>1441</v>
       </c>
       <c r="AC106" s="4" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="AD106" s="4"/>
       <c r="AE106" s="4"/>
       <c r="AF106" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG106" s="4"/>
       <c r="AH106" s="4"/>
       <c r="AI106" s="4"/>
       <c r="AJ106" s="4"/>
     </row>
     <row r="107">
       <c r="A107" s="4" t="s">
         <v>1442</v>
       </c>
       <c r="B107" s="4" t="s">
         <v>1443</v>
       </c>
       <c r="C107" s="4" t="s">
         <v>1444</v>
       </c>
       <c r="D107" s="4" t="s">
-        <v>1317</v>
+        <v>1301</v>
       </c>
       <c r="E107" s="4" t="s">
         <v>1445</v>
       </c>
       <c r="F107" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G107" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H107" s="4" t="s">
         <v>1433</v>
       </c>
       <c r="I107" s="4" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="J107" s="4" t="s">
         <v>1446</v>
       </c>
       <c r="K107" s="4" t="s">
         <v>1447</v>
       </c>
       <c r="L107" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M107" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N107" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O107" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P107" s="4" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="Q107" s="4" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="R107" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S107" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T107" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U107" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U107" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V107" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W107" s="4" t="s">
         <v>1448</v>
       </c>
       <c r="X107" s="4" t="s">
         <v>1449</v>
       </c>
       <c r="Y107" s="4" t="s">
         <v>1450</v>
       </c>
       <c r="Z107" s="4" t="s">
         <v>1451</v>
       </c>
       <c r="AA107" s="4" t="s">
         <v>1452</v>
       </c>
       <c r="AB107" s="4" t="s">
         <v>1453</v>
       </c>
       <c r="AC107" s="4" t="s">
-        <v>1358</v>
+        <v>1344</v>
       </c>
       <c r="AD107" s="4"/>
       <c r="AE107" s="4"/>
       <c r="AF107" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG107" s="4"/>
       <c r="AH107" s="4"/>
       <c r="AI107" s="4"/>
       <c r="AJ107" s="4"/>
     </row>
     <row r="108">
       <c r="A108" s="4" t="s">
         <v>1454</v>
       </c>
       <c r="B108" s="4" t="s">
         <v>1455</v>
       </c>
       <c r="C108" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D108" s="4" t="s">
         <v>1456</v>
       </c>
       <c r="E108" s="4" t="s">
         <v>1457</v>
       </c>
       <c r="F108" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G108" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H108" s="4" t="s">
         <v>1458</v>
       </c>
       <c r="I108" s="4" t="s">
         <v>1459</v>
       </c>
       <c r="J108" s="4" t="s">
         <v>1460</v>
       </c>
       <c r="K108" s="4" t="s">
         <v>1461</v>
       </c>
       <c r="L108" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M108" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N108" s="4" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="O108" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="P108" s="4" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="Q108" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="R108" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S108" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T108" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U108" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U108" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V108" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W108" s="4" t="s">
         <v>1462</v>
       </c>
       <c r="X108" s="4" t="s">
         <v>1463</v>
       </c>
       <c r="Y108" s="4" t="s">
         <v>1464</v>
       </c>
       <c r="Z108" s="4" t="s">
         <v>1465</v>
       </c>
       <c r="AA108" s="4" t="s">
         <v>1466</v>
       </c>
       <c r="AB108" s="4" t="s">
         <v>1467</v>
       </c>
       <c r="AC108" s="4" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="AD108" s="4"/>
       <c r="AE108" s="4"/>
       <c r="AF108" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG108" s="4"/>
       <c r="AH108" s="4"/>
       <c r="AI108" s="4"/>
       <c r="AJ108" s="4"/>
     </row>
     <row r="109">
       <c r="A109" s="4" t="s">
         <v>1468</v>
       </c>
       <c r="B109" s="4" t="s">
         <v>1469</v>
       </c>
       <c r="C109" s="4" t="s">
         <v>1470</v>
       </c>
       <c r="D109" s="4" t="s">
         <v>1456</v>
       </c>
       <c r="E109" s="4" t="s">
         <v>1471</v>
       </c>
       <c r="F109" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G109" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H109" s="4" t="s">
         <v>1433</v>
       </c>
       <c r="I109" s="4" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="J109" s="4" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="K109" s="4" t="s">
         <v>1472</v>
       </c>
       <c r="L109" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M109" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N109" s="4" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="O109" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="P109" s="4" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="Q109" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="R109" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S109" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T109" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U109" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U109" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V109" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W109" s="4" t="s">
         <v>1473</v>
       </c>
       <c r="X109" s="4" t="s">
         <v>1474</v>
       </c>
       <c r="Y109" s="4" t="s">
         <v>1475</v>
       </c>
       <c r="Z109" s="4" t="s">
         <v>1476</v>
       </c>
       <c r="AA109" s="4" t="s">
         <v>1477</v>
       </c>
       <c r="AB109" s="4" t="s">
         <v>1478</v>
       </c>
       <c r="AC109" s="4" t="s">
-        <v>565</v>
+        <v>549</v>
       </c>
       <c r="AD109" s="4"/>
       <c r="AE109" s="4"/>
       <c r="AF109" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG109" s="4"/>
       <c r="AH109" s="4"/>
       <c r="AI109" s="4"/>
       <c r="AJ109" s="4"/>
     </row>
     <row r="110">
       <c r="A110" s="4" t="s">
         <v>1479</v>
       </c>
       <c r="B110" s="4" t="s">
         <v>1480</v>
       </c>
       <c r="C110" s="4" t="s">
         <v>1481</v>
       </c>
       <c r="D110" s="4" t="s">
         <v>1482</v>
       </c>
       <c r="E110" s="4" t="s">
         <v>1483</v>
       </c>
       <c r="F110" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G110" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H110" s="4" t="s">
         <v>1433</v>
       </c>
       <c r="I110" s="4" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="J110" s="4" t="s">
-        <v>1350</v>
+        <v>1336</v>
       </c>
       <c r="K110" s="4" t="s">
         <v>1484</v>
       </c>
       <c r="L110" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M110" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N110" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O110" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P110" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q110" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R110" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S110" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T110" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U110" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U110" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V110" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W110" s="4" t="s">
         <v>1485</v>
       </c>
       <c r="X110" s="4" t="s">
         <v>1486</v>
       </c>
       <c r="Y110" s="4" t="s">
         <v>1487</v>
       </c>
       <c r="Z110" s="4" t="s">
         <v>1488</v>
       </c>
       <c r="AA110" s="4" t="s">
         <v>1489</v>
       </c>
       <c r="AB110" s="4" t="s">
         <v>1490</v>
       </c>
       <c r="AC110" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD110" s="4"/>
       <c r="AE110" s="4"/>
       <c r="AF110" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG110" s="4"/>
       <c r="AH110" s="4"/>
       <c r="AI110" s="4"/>
       <c r="AJ110" s="4"/>
     </row>
     <row r="111">
       <c r="A111" s="4" t="s">
         <v>1491</v>
       </c>
       <c r="B111" s="4" t="s">
         <v>1492</v>
       </c>
       <c r="C111" s="4" t="s">
         <v>1493</v>
       </c>
       <c r="D111" s="4" t="s">
         <v>1494</v>
       </c>
       <c r="E111" s="4" t="s">
         <v>1495</v>
       </c>
       <c r="F111" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G111" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H111" s="4" t="s">
         <v>1496</v>
       </c>
       <c r="I111" s="4" t="s">
         <v>1497</v>
       </c>
       <c r="J111" s="4" t="s">
         <v>1498</v>
       </c>
       <c r="K111" s="4" t="s">
         <v>1499</v>
       </c>
       <c r="L111" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M111" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N111" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O111" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P111" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q111" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R111" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S111" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T111" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U111" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V111" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W111" s="4" t="s">
         <v>1502</v>
       </c>
       <c r="X111" s="4" t="s">
         <v>1503</v>
       </c>
       <c r="Y111" s="4" t="s">
         <v>1504</v>
       </c>
       <c r="Z111" s="4" t="s">
         <v>1505</v>
       </c>
       <c r="AA111" s="4" t="s">
         <v>1506</v>
       </c>
       <c r="AB111" s="4" t="s">
         <v>1507</v>
       </c>
       <c r="AC111" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD111" s="4"/>
       <c r="AE111" s="4"/>
       <c r="AF111" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG111" s="4"/>
       <c r="AH111" s="4"/>
       <c r="AI111" s="4"/>
       <c r="AJ111" s="4"/>
     </row>
     <row r="112">
       <c r="A112" s="4" t="s">
         <v>1508</v>
       </c>
       <c r="B112" s="4"/>
       <c r="C112" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D112" s="4" t="s">
         <v>1509</v>
       </c>
       <c r="E112" s="4" t="s">
         <v>1510</v>
       </c>
       <c r="F112" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G112" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H112" s="4" t="s">
         <v>1511</v>
       </c>
       <c r="I112" s="4" t="s">
         <v>1512</v>
       </c>
       <c r="J112" s="4" t="s">
         <v>1513</v>
       </c>
       <c r="K112" s="4" t="s">
         <v>1514</v>
       </c>
       <c r="L112" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M112" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N112" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O112" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P112" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q112" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R112" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S112" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T112" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U112" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V112" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W112" s="4" t="s">
         <v>1515</v>
       </c>
       <c r="X112" s="4" t="s">
         <v>1516</v>
       </c>
       <c r="Y112" s="4" t="s">
         <v>1517</v>
       </c>
       <c r="Z112" s="4" t="s">
         <v>1518</v>
       </c>
       <c r="AA112" s="4" t="s">
         <v>1519</v>
       </c>
       <c r="AB112" s="4" t="s">
         <v>1520</v>
       </c>
       <c r="AC112" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD112" s="4"/>
       <c r="AE112" s="4"/>
       <c r="AF112" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG112" s="4"/>
       <c r="AH112" s="4"/>
       <c r="AI112" s="4"/>
       <c r="AJ112" s="4"/>
     </row>
     <row r="113">
       <c r="A113" s="4" t="s">
         <v>1521</v>
       </c>
       <c r="B113" s="4" t="s">
         <v>1522</v>
       </c>
       <c r="C113" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D113" s="4" t="s">
         <v>1523</v>
       </c>
       <c r="E113" s="4" t="s">
         <v>1524</v>
       </c>
       <c r="F113" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G113" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H113" s="4" t="s">
         <v>1525</v>
       </c>
       <c r="I113" s="4" t="s">
         <v>1526</v>
       </c>
       <c r="J113" s="4" t="s">
         <v>1527</v>
       </c>
       <c r="K113" s="4" t="s">
         <v>1528</v>
       </c>
       <c r="L113" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M113" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N113" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O113" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P113" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q113" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R113" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S113" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T113" s="4" t="s">
-        <v>1335</v>
+        <v>1321</v>
       </c>
       <c r="U113" s="4" t="s">
-        <v>1336</v>
+        <v>1322</v>
       </c>
       <c r="V113" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W113" s="4" t="s">
         <v>1529</v>
       </c>
       <c r="X113" s="4" t="s">
         <v>1530</v>
       </c>
       <c r="Y113" s="4" t="s">
         <v>1531</v>
       </c>
       <c r="Z113" s="4" t="s">
         <v>1532</v>
       </c>
       <c r="AA113" s="4" t="s">
         <v>1533</v>
       </c>
       <c r="AB113" s="4" t="s">
         <v>1534</v>
       </c>
       <c r="AC113" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD113" s="4"/>
       <c r="AE113" s="4"/>
       <c r="AF113" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG113" s="4"/>
       <c r="AH113" s="4"/>
       <c r="AI113" s="4"/>
       <c r="AJ113" s="4"/>
     </row>
     <row r="114">
       <c r="A114" s="4" t="s">
         <v>1535</v>
       </c>
       <c r="B114" s="4" t="s">
         <v>1536</v>
       </c>
       <c r="C114" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D114" s="4" t="s">
         <v>1537</v>
       </c>
       <c r="E114" s="4" t="s">
         <v>1538</v>
       </c>
       <c r="F114" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G114" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H114" s="4" t="s">
         <v>1539</v>
       </c>
       <c r="I114" s="4" t="s">
         <v>1540</v>
       </c>
       <c r="J114" s="4" t="s">
         <v>1541</v>
       </c>
       <c r="K114" s="4" t="s">
         <v>1542</v>
       </c>
       <c r="L114" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M114" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N114" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O114" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P114" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q114" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R114" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S114" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T114" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U114" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U114" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V114" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W114" s="4" t="s">
         <v>1543</v>
       </c>
       <c r="X114" s="4" t="s">
         <v>1544</v>
       </c>
       <c r="Y114" s="4" t="s">
         <v>1545</v>
       </c>
       <c r="Z114" s="4" t="s">
         <v>1546</v>
       </c>
       <c r="AA114" s="4" t="s">
         <v>1547</v>
       </c>
       <c r="AB114" s="4" t="s">
         <v>1548</v>
       </c>
       <c r="AC114" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD114" s="4"/>
       <c r="AE114" s="4"/>
       <c r="AF114" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG114" s="4"/>
       <c r="AH114" s="4"/>
       <c r="AI114" s="4"/>
       <c r="AJ114" s="4"/>
     </row>
     <row r="115">
       <c r="A115" s="4" t="s">
         <v>1549</v>
       </c>
       <c r="B115" s="4" t="s">
         <v>1550</v>
       </c>
       <c r="C115" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D115" s="4" t="s">
         <v>1551</v>
       </c>
       <c r="E115" s="4" t="s">
         <v>1552</v>
       </c>
       <c r="F115" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G115" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H115" s="4" t="s">
         <v>1553</v>
       </c>
       <c r="I115" s="4" t="s">
         <v>1554</v>
       </c>
       <c r="J115" s="4" t="s">
         <v>1555</v>
       </c>
       <c r="K115" s="4" t="s">
         <v>1556</v>
       </c>
       <c r="L115" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M115" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N115" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O115" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P115" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q115" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R115" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S115" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T115" s="4" t="s">
-        <v>1335</v>
+        <v>1321</v>
       </c>
       <c r="U115" s="4" t="s">
-        <v>1336</v>
+        <v>1322</v>
       </c>
       <c r="V115" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W115" s="4" t="s">
         <v>1557</v>
       </c>
       <c r="X115" s="4" t="s">
         <v>1558</v>
       </c>
       <c r="Y115" s="4" t="s">
         <v>1559</v>
       </c>
       <c r="Z115" s="4" t="s">
         <v>1560</v>
       </c>
       <c r="AA115" s="4" t="s">
         <v>1561</v>
       </c>
       <c r="AB115" s="4" t="s">
         <v>1562</v>
       </c>
       <c r="AC115" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD115" s="4"/>
       <c r="AE115" s="4"/>
       <c r="AF115" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG115" s="4"/>
       <c r="AH115" s="4"/>
       <c r="AI115" s="4"/>
       <c r="AJ115" s="4"/>
     </row>
     <row r="116">
       <c r="A116" s="4" t="s">
         <v>1563</v>
       </c>
       <c r="B116" s="4" t="s">
         <v>1564</v>
       </c>
       <c r="C116" s="4" t="s">
-        <v>1056</v>
+        <v>49</v>
       </c>
       <c r="D116" s="4" t="s">
-        <v>1482</v>
+        <v>1565</v>
       </c>
       <c r="E116" s="4" t="s">
-        <v>1565</v>
+        <v>1566</v>
       </c>
       <c r="F116" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G116" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G116" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H116" s="4" t="s">
-        <v>1433</v>
+        <v>1567</v>
       </c>
       <c r="I116" s="4" t="s">
-        <v>1307</v>
+        <v>1568</v>
       </c>
       <c r="J116" s="4" t="s">
-        <v>1566</v>
+        <v>1569</v>
       </c>
       <c r="K116" s="4" t="s">
-        <v>1567</v>
+        <v>1570</v>
       </c>
       <c r="L116" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M116" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N116" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O116" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P116" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q116" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R116" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S116" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T116" s="4" t="s">
-        <v>1306</v>
+        <v>1500</v>
       </c>
       <c r="U116" s="4" t="s">
-        <v>1307</v>
+        <v>1501</v>
       </c>
       <c r="V116" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W116" s="4" t="s">
-        <v>1568</v>
+        <v>1571</v>
       </c>
       <c r="X116" s="4" t="s">
-        <v>1569</v>
+        <v>1572</v>
       </c>
       <c r="Y116" s="4" t="s">
-        <v>1570</v>
+        <v>1573</v>
       </c>
       <c r="Z116" s="4" t="s">
-        <v>1571</v>
+        <v>1574</v>
       </c>
       <c r="AA116" s="4" t="s">
-        <v>1572</v>
+        <v>1575</v>
       </c>
       <c r="AB116" s="4" t="s">
-        <v>1573</v>
+        <v>1576</v>
       </c>
       <c r="AC116" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD116" s="4"/>
       <c r="AE116" s="4"/>
       <c r="AF116" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG116" s="4"/>
       <c r="AH116" s="4"/>
       <c r="AI116" s="4"/>
       <c r="AJ116" s="4"/>
     </row>
     <row r="117">
       <c r="A117" s="4" t="s">
-        <v>1574</v>
+        <v>1577</v>
       </c>
       <c r="B117" s="4" t="s">
-        <v>1575</v>
+        <v>1578</v>
       </c>
       <c r="C117" s="4" t="s">
-        <v>49</v>
+        <v>1006</v>
       </c>
       <c r="D117" s="4" t="s">
-        <v>1576</v>
+        <v>1482</v>
       </c>
       <c r="E117" s="4" t="s">
-        <v>1577</v>
+        <v>1579</v>
       </c>
       <c r="F117" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G117" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G117" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H117" s="4" t="s">
-        <v>1578</v>
+        <v>1433</v>
       </c>
       <c r="I117" s="4" t="s">
-        <v>1579</v>
+        <v>1306</v>
       </c>
       <c r="J117" s="4" t="s">
         <v>1580</v>
       </c>
       <c r="K117" s="4" t="s">
         <v>1581</v>
       </c>
       <c r="L117" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M117" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N117" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O117" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P117" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q117" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R117" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S117" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T117" s="4" t="s">
-        <v>1500</v>
+        <v>1305</v>
       </c>
       <c r="U117" s="4" t="s">
-        <v>1501</v>
+        <v>1306</v>
       </c>
       <c r="V117" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W117" s="4" t="s">
         <v>1582</v>
       </c>
       <c r="X117" s="4" t="s">
         <v>1583</v>
       </c>
       <c r="Y117" s="4" t="s">
         <v>1584</v>
       </c>
       <c r="Z117" s="4" t="s">
         <v>1585</v>
       </c>
       <c r="AA117" s="4" t="s">
         <v>1586</v>
       </c>
       <c r="AB117" s="4" t="s">
         <v>1587</v>
       </c>
       <c r="AC117" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD117" s="4"/>
       <c r="AE117" s="4"/>
       <c r="AF117" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG117" s="4"/>
       <c r="AH117" s="4"/>
       <c r="AI117" s="4"/>
       <c r="AJ117" s="4"/>
     </row>
     <row r="118">
       <c r="A118" s="4" t="s">
         <v>1588</v>
       </c>
       <c r="B118" s="4" t="s">
         <v>1589</v>
       </c>
       <c r="C118" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D118" s="4" t="s">
         <v>1590</v>
       </c>
       <c r="E118" s="4" t="s">
         <v>1591</v>
       </c>
       <c r="F118" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G118" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H118" s="4" t="s">
         <v>1592</v>
       </c>
       <c r="I118" s="4" t="s">
         <v>1593</v>
       </c>
       <c r="J118" s="4" t="s">
         <v>1594</v>
       </c>
       <c r="K118" s="4" t="s">
         <v>1595</v>
       </c>
       <c r="L118" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M118" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N118" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O118" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P118" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q118" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R118" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S118" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T118" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U118" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V118" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W118" s="4" t="s">
         <v>1596</v>
       </c>
       <c r="X118" s="4" t="s">
         <v>1597</v>
       </c>
       <c r="Y118" s="4" t="s">
         <v>1598</v>
       </c>
       <c r="Z118" s="4" t="s">
         <v>1599</v>
       </c>
       <c r="AA118" s="4" t="s">
         <v>1600</v>
       </c>
       <c r="AB118" s="4" t="s">
         <v>1601</v>
       </c>
       <c r="AC118" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD118" s="4"/>
       <c r="AE118" s="4"/>
       <c r="AF118" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG118" s="4"/>
       <c r="AH118" s="4"/>
       <c r="AI118" s="4"/>
       <c r="AJ118" s="4"/>
     </row>
     <row r="119">
       <c r="A119" s="4" t="s">
         <v>1602</v>
       </c>
       <c r="B119" s="4" t="s">
         <v>1603</v>
       </c>
       <c r="C119" s="4" t="s">
-        <v>1056</v>
+        <v>1006</v>
       </c>
       <c r="D119" s="4" t="s">
         <v>1604</v>
       </c>
       <c r="E119" s="4" t="s">
         <v>1605</v>
       </c>
       <c r="F119" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G119" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G119" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H119" s="4" t="s">
-        <v>1348</v>
+        <v>1334</v>
       </c>
       <c r="I119" s="4" t="s">
-        <v>1349</v>
+        <v>1335</v>
       </c>
       <c r="J119" s="4" t="s">
         <v>1606</v>
       </c>
       <c r="K119" s="4" t="s">
         <v>1607</v>
       </c>
       <c r="L119" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M119" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N119" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O119" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P119" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="O119" s="4" t="s">
+      <c r="Q119" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="P119" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R119" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S119" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T119" s="4" t="s">
-        <v>1335</v>
+        <v>1321</v>
       </c>
       <c r="U119" s="4" t="s">
-        <v>1336</v>
+        <v>1322</v>
       </c>
       <c r="V119" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W119" s="4" t="s">
         <v>1608</v>
       </c>
       <c r="X119" s="4" t="s">
         <v>1609</v>
       </c>
       <c r="Y119" s="4" t="s">
         <v>1610</v>
       </c>
       <c r="Z119" s="4" t="s">
         <v>1611</v>
       </c>
       <c r="AA119" s="4" t="s">
         <v>1612</v>
       </c>
       <c r="AB119" s="4" t="s">
         <v>1613</v>
       </c>
       <c r="AC119" s="4" t="s">
         <v>785</v>
       </c>
       <c r="AD119" s="4"/>
       <c r="AE119" s="4"/>
       <c r="AF119" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG119" s="4"/>
       <c r="AH119" s="4"/>
       <c r="AI119" s="4"/>
       <c r="AJ119" s="4"/>
     </row>
     <row r="120">
       <c r="A120" s="4" t="s">
         <v>1614</v>
       </c>
       <c r="B120" s="4" t="s">
         <v>1615</v>
       </c>
       <c r="C120" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D120" s="4" t="s">
         <v>1616</v>
       </c>
       <c r="E120" s="4" t="s">
         <v>1617</v>
       </c>
       <c r="F120" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G120" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H120" s="4" t="s">
         <v>1618</v>
       </c>
       <c r="I120" s="4" t="s">
         <v>1619</v>
       </c>
       <c r="J120" s="4" t="s">
         <v>1620</v>
       </c>
       <c r="K120" s="4" t="s">
         <v>1621</v>
       </c>
       <c r="L120" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M120" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N120" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O120" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P120" s="4" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="Q120" s="4" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="R120" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S120" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T120" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U120" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U120" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V120" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W120" s="4" t="s">
         <v>1622</v>
       </c>
       <c r="X120" s="4" t="s">
         <v>1623</v>
       </c>
       <c r="Y120" s="4" t="s">
         <v>1624</v>
       </c>
       <c r="Z120" s="4" t="s">
         <v>1625</v>
       </c>
       <c r="AA120" s="4" t="s">
         <v>1626</v>
       </c>
       <c r="AB120" s="4" t="s">
         <v>1627</v>
       </c>
       <c r="AC120" s="4" t="s">
         <v>1628</v>
       </c>
       <c r="AD120" s="4"/>
       <c r="AE120" s="4"/>
       <c r="AF120" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG120" s="4"/>
       <c r="AH120" s="4"/>
       <c r="AI120" s="4"/>
       <c r="AJ120" s="4"/>
     </row>
     <row r="121">
       <c r="A121" s="4" t="s">
         <v>1629</v>
       </c>
       <c r="B121" s="4" t="s">
         <v>1630</v>
       </c>
       <c r="C121" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D121" s="4" t="s">
-        <v>1539</v>
+        <v>1631</v>
       </c>
       <c r="E121" s="4" t="s">
-        <v>1631</v>
+        <v>1632</v>
       </c>
       <c r="F121" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G121" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G121" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H121" s="4" t="s">
-        <v>1632</v>
+        <v>1633</v>
       </c>
       <c r="I121" s="4" t="s">
-        <v>1501</v>
+        <v>1634</v>
       </c>
       <c r="J121" s="4" t="s">
-        <v>1633</v>
+        <v>1635</v>
       </c>
       <c r="K121" s="4" t="s">
-        <v>1634</v>
+        <v>1636</v>
       </c>
       <c r="L121" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M121" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N121" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O121" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P121" s="4" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="Q121" s="4" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="R121" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S121" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T121" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U121" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V121" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W121" s="4" t="s">
-        <v>1635</v>
+        <v>1637</v>
       </c>
       <c r="X121" s="4" t="s">
-        <v>1636</v>
+        <v>1638</v>
       </c>
       <c r="Y121" s="4" t="s">
-        <v>1637</v>
+        <v>1639</v>
       </c>
       <c r="Z121" s="4" t="s">
-        <v>1638</v>
+        <v>1640</v>
       </c>
       <c r="AA121" s="4" t="s">
-        <v>1639</v>
+        <v>1641</v>
       </c>
       <c r="AB121" s="4" t="s">
-        <v>1640</v>
+        <v>1642</v>
       </c>
       <c r="AC121" s="4" t="s">
         <v>1628</v>
       </c>
       <c r="AD121" s="4"/>
       <c r="AE121" s="4"/>
       <c r="AF121" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG121" s="4"/>
       <c r="AH121" s="4"/>
       <c r="AI121" s="4"/>
       <c r="AJ121" s="4"/>
     </row>
     <row r="122">
       <c r="A122" s="4" t="s">
-        <v>1641</v>
+        <v>1643</v>
       </c>
       <c r="B122" s="4" t="s">
-        <v>1642</v>
+        <v>1644</v>
       </c>
       <c r="C122" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D122" s="4" t="s">
-        <v>1643</v>
+        <v>1539</v>
       </c>
       <c r="E122" s="4" t="s">
-        <v>1644</v>
+        <v>1645</v>
       </c>
       <c r="F122" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G122" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G122" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H122" s="4" t="s">
-        <v>1645</v>
+        <v>1646</v>
       </c>
       <c r="I122" s="4" t="s">
-        <v>1646</v>
+        <v>1501</v>
       </c>
       <c r="J122" s="4" t="s">
         <v>1647</v>
       </c>
       <c r="K122" s="4" t="s">
         <v>1648</v>
       </c>
       <c r="L122" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M122" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N122" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O122" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P122" s="4" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="Q122" s="4" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="R122" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S122" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T122" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U122" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V122" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W122" s="4" t="s">
         <v>1649</v>
       </c>
       <c r="X122" s="4" t="s">
         <v>1650</v>
       </c>
       <c r="Y122" s="4" t="s">
         <v>1651</v>
       </c>
       <c r="Z122" s="4" t="s">
         <v>1652</v>
       </c>
       <c r="AA122" s="4" t="s">
         <v>1653</v>
       </c>
       <c r="AB122" s="4" t="s">
         <v>1654</v>
       </c>
       <c r="AC122" s="4" t="s">
         <v>1628</v>
       </c>
       <c r="AD122" s="4"/>
       <c r="AE122" s="4"/>
       <c r="AF122" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG122" s="4"/>
       <c r="AH122" s="4"/>
       <c r="AI122" s="4"/>
       <c r="AJ122" s="4"/>
     </row>
     <row r="123">
       <c r="A123" s="4" t="s">
         <v>1655</v>
       </c>
       <c r="B123" s="4" t="s">
         <v>1656</v>
       </c>
       <c r="C123" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D123" s="4" t="s">
-        <v>1389</v>
+        <v>1361</v>
       </c>
       <c r="E123" s="4" t="s">
         <v>1657</v>
       </c>
       <c r="F123" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G123" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G123" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H123" s="4" t="s">
-        <v>1391</v>
+        <v>1363</v>
       </c>
       <c r="I123" s="4" t="s">
-        <v>1392</v>
+        <v>1364</v>
       </c>
       <c r="J123" s="4" t="s">
-        <v>805</v>
+        <v>1658</v>
       </c>
       <c r="K123" s="4" t="s">
-        <v>806</v>
+        <v>1659</v>
       </c>
       <c r="L123" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M123" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N123" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O123" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P123" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q123" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R123" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S123" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T123" s="4" t="s">
-        <v>1335</v>
+        <v>1305</v>
       </c>
       <c r="U123" s="4" t="s">
-        <v>1336</v>
+        <v>1306</v>
       </c>
       <c r="V123" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W123" s="4" t="s">
-        <v>1658</v>
+        <v>1660</v>
       </c>
       <c r="X123" s="4" t="s">
-        <v>1659</v>
+        <v>1661</v>
       </c>
       <c r="Y123" s="4" t="s">
-        <v>1660</v>
+        <v>1662</v>
       </c>
       <c r="Z123" s="4" t="s">
-        <v>1661</v>
+        <v>1663</v>
       </c>
       <c r="AA123" s="4" t="s">
-        <v>1662</v>
+        <v>1664</v>
       </c>
       <c r="AB123" s="4" t="s">
-        <v>1663</v>
+        <v>1665</v>
       </c>
       <c r="AC123" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD123" s="4"/>
       <c r="AE123" s="4"/>
       <c r="AF123" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG123" s="4"/>
       <c r="AH123" s="4"/>
       <c r="AI123" s="4"/>
       <c r="AJ123" s="4"/>
     </row>
     <row r="124">
       <c r="A124" s="4" t="s">
-        <v>1664</v>
+        <v>1666</v>
       </c>
       <c r="B124" s="4" t="s">
-        <v>1665</v>
+        <v>1667</v>
       </c>
       <c r="C124" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D124" s="4" t="s">
-        <v>1403</v>
+        <v>1668</v>
       </c>
       <c r="E124" s="4" t="s">
-        <v>1666</v>
+        <v>1669</v>
       </c>
       <c r="F124" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G124" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G124" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H124" s="4" t="s">
-        <v>1405</v>
+        <v>1670</v>
       </c>
       <c r="I124" s="4" t="s">
-        <v>1406</v>
+        <v>1671</v>
       </c>
       <c r="J124" s="4" t="s">
-        <v>83</v>
+        <v>1672</v>
       </c>
       <c r="K124" s="4" t="s">
-        <v>84</v>
+        <v>1673</v>
       </c>
       <c r="L124" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M124" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N124" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O124" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P124" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q124" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R124" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S124" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T124" s="4" t="s">
-        <v>1306</v>
+        <v>1500</v>
       </c>
       <c r="U124" s="4" t="s">
-        <v>1307</v>
+        <v>1501</v>
       </c>
       <c r="V124" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W124" s="4" t="s">
-        <v>1667</v>
+        <v>1674</v>
       </c>
       <c r="X124" s="4" t="s">
-        <v>1668</v>
+        <v>1675</v>
       </c>
       <c r="Y124" s="4" t="s">
-        <v>1669</v>
+        <v>1676</v>
       </c>
       <c r="Z124" s="4" t="s">
-        <v>1670</v>
+        <v>1677</v>
       </c>
       <c r="AA124" s="4" t="s">
-        <v>1671</v>
+        <v>1678</v>
       </c>
       <c r="AB124" s="4" t="s">
-        <v>1672</v>
+        <v>1679</v>
       </c>
       <c r="AC124" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD124" s="4"/>
       <c r="AE124" s="4"/>
       <c r="AF124" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG124" s="4"/>
       <c r="AH124" s="4"/>
       <c r="AI124" s="4"/>
       <c r="AJ124" s="4"/>
     </row>
     <row r="125">
       <c r="A125" s="4" t="s">
-        <v>1673</v>
+        <v>1680</v>
       </c>
       <c r="B125" s="4" t="s">
-        <v>1674</v>
+        <v>1681</v>
       </c>
       <c r="C125" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D125" s="4" t="s">
-        <v>1509</v>
+        <v>1389</v>
       </c>
       <c r="E125" s="4" t="s">
-        <v>1675</v>
+        <v>1682</v>
       </c>
       <c r="F125" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G125" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G125" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H125" s="4" t="s">
-        <v>1511</v>
+        <v>1391</v>
       </c>
       <c r="I125" s="4" t="s">
-        <v>1512</v>
+        <v>1392</v>
       </c>
       <c r="J125" s="4" t="s">
-        <v>1676</v>
+        <v>802</v>
       </c>
       <c r="K125" s="4" t="s">
-        <v>1677</v>
+        <v>803</v>
       </c>
       <c r="L125" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M125" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N125" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O125" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P125" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q125" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R125" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S125" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T125" s="4" t="s">
-        <v>1500</v>
+        <v>1321</v>
       </c>
       <c r="U125" s="4" t="s">
-        <v>1501</v>
+        <v>1322</v>
       </c>
       <c r="V125" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W125" s="4" t="s">
-        <v>1678</v>
+        <v>1683</v>
       </c>
       <c r="X125" s="4" t="s">
-        <v>1679</v>
+        <v>1684</v>
       </c>
       <c r="Y125" s="4" t="s">
-        <v>1680</v>
+        <v>1685</v>
       </c>
       <c r="Z125" s="4" t="s">
-        <v>1681</v>
+        <v>1686</v>
       </c>
       <c r="AA125" s="4" t="s">
-        <v>1682</v>
+        <v>1687</v>
       </c>
       <c r="AB125" s="4" t="s">
-        <v>1683</v>
+        <v>1688</v>
       </c>
       <c r="AC125" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD125" s="4"/>
       <c r="AE125" s="4"/>
       <c r="AF125" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG125" s="4"/>
       <c r="AH125" s="4"/>
       <c r="AI125" s="4"/>
       <c r="AJ125" s="4"/>
     </row>
     <row r="126">
       <c r="A126" s="4" t="s">
-        <v>1684</v>
+        <v>1689</v>
       </c>
       <c r="B126" s="4" t="s">
-        <v>1685</v>
+        <v>1690</v>
       </c>
       <c r="C126" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D126" s="4" t="s">
-        <v>1523</v>
+        <v>1403</v>
       </c>
       <c r="E126" s="4" t="s">
-        <v>1686</v>
+        <v>1691</v>
       </c>
       <c r="F126" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G126" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G126" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H126" s="4" t="s">
-        <v>1525</v>
+        <v>1405</v>
       </c>
       <c r="I126" s="4" t="s">
-        <v>1526</v>
+        <v>1406</v>
       </c>
       <c r="J126" s="4" t="s">
-        <v>1687</v>
+        <v>565</v>
       </c>
       <c r="K126" s="4" t="s">
-        <v>1688</v>
+        <v>566</v>
       </c>
       <c r="L126" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M126" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N126" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O126" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P126" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q126" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R126" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S126" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T126" s="4" t="s">
-        <v>1335</v>
+        <v>1305</v>
       </c>
       <c r="U126" s="4" t="s">
-        <v>1336</v>
+        <v>1306</v>
       </c>
       <c r="V126" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W126" s="4" t="s">
-        <v>1689</v>
+        <v>1692</v>
       </c>
       <c r="X126" s="4" t="s">
-        <v>1690</v>
+        <v>1693</v>
       </c>
       <c r="Y126" s="4" t="s">
-        <v>1691</v>
+        <v>1694</v>
       </c>
       <c r="Z126" s="4" t="s">
-        <v>1692</v>
+        <v>1695</v>
       </c>
       <c r="AA126" s="4" t="s">
-        <v>1693</v>
+        <v>1696</v>
       </c>
       <c r="AB126" s="4" t="s">
-        <v>1694</v>
+        <v>1697</v>
       </c>
       <c r="AC126" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD126" s="4"/>
       <c r="AE126" s="4"/>
       <c r="AF126" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG126" s="4"/>
       <c r="AH126" s="4"/>
       <c r="AI126" s="4"/>
       <c r="AJ126" s="4"/>
     </row>
     <row r="127">
       <c r="A127" s="4" t="s">
-        <v>1695</v>
+        <v>1698</v>
       </c>
       <c r="B127" s="4" t="s">
-        <v>1696</v>
+        <v>1699</v>
       </c>
       <c r="C127" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D127" s="4" t="s">
-        <v>1361</v>
+        <v>1509</v>
       </c>
       <c r="E127" s="4" t="s">
-        <v>1697</v>
+        <v>1700</v>
       </c>
       <c r="F127" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G127" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G127" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H127" s="4" t="s">
-        <v>1363</v>
+        <v>1511</v>
       </c>
       <c r="I127" s="4" t="s">
-        <v>1364</v>
+        <v>1512</v>
       </c>
       <c r="J127" s="4" t="s">
-        <v>1698</v>
+        <v>1701</v>
       </c>
       <c r="K127" s="4" t="s">
-        <v>1699</v>
+        <v>1702</v>
       </c>
       <c r="L127" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M127" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N127" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O127" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P127" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q127" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R127" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S127" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T127" s="4" t="s">
-        <v>1306</v>
+        <v>1500</v>
       </c>
       <c r="U127" s="4" t="s">
-        <v>1307</v>
+        <v>1501</v>
       </c>
       <c r="V127" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W127" s="4" t="s">
-        <v>1700</v>
+        <v>1703</v>
       </c>
       <c r="X127" s="4" t="s">
-        <v>1701</v>
+        <v>1704</v>
       </c>
       <c r="Y127" s="4" t="s">
-        <v>1702</v>
+        <v>1705</v>
       </c>
       <c r="Z127" s="4" t="s">
-        <v>1703</v>
+        <v>1706</v>
       </c>
       <c r="AA127" s="4" t="s">
-        <v>1704</v>
+        <v>1707</v>
       </c>
       <c r="AB127" s="4" t="s">
-        <v>1705</v>
+        <v>1708</v>
       </c>
       <c r="AC127" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD127" s="4"/>
       <c r="AE127" s="4"/>
       <c r="AF127" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG127" s="4"/>
       <c r="AH127" s="4"/>
       <c r="AI127" s="4"/>
       <c r="AJ127" s="4"/>
     </row>
     <row r="128">
       <c r="A128" s="4" t="s">
-        <v>1706</v>
+        <v>1709</v>
       </c>
       <c r="B128" s="4" t="s">
-        <v>1707</v>
+        <v>1710</v>
       </c>
       <c r="C128" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D128" s="4" t="s">
-        <v>1708</v>
+        <v>1523</v>
       </c>
       <c r="E128" s="4" t="s">
-        <v>1709</v>
+        <v>1711</v>
       </c>
       <c r="F128" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G128" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G128" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H128" s="4" t="s">
-        <v>1710</v>
+        <v>1525</v>
       </c>
       <c r="I128" s="4" t="s">
-        <v>1711</v>
+        <v>1526</v>
       </c>
       <c r="J128" s="4" t="s">
         <v>1712</v>
       </c>
       <c r="K128" s="4" t="s">
         <v>1713</v>
       </c>
       <c r="L128" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M128" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N128" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O128" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P128" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q128" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R128" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S128" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T128" s="4" t="s">
-        <v>1500</v>
+        <v>1321</v>
       </c>
       <c r="U128" s="4" t="s">
-        <v>1501</v>
+        <v>1322</v>
       </c>
       <c r="V128" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W128" s="4" t="s">
         <v>1714</v>
       </c>
       <c r="X128" s="4" t="s">
         <v>1715</v>
       </c>
       <c r="Y128" s="4" t="s">
         <v>1716</v>
       </c>
       <c r="Z128" s="4" t="s">
         <v>1717</v>
       </c>
       <c r="AA128" s="4" t="s">
         <v>1718</v>
       </c>
       <c r="AB128" s="4" t="s">
         <v>1719</v>
       </c>
       <c r="AC128" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD128" s="4"/>
       <c r="AE128" s="4"/>
       <c r="AF128" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG128" s="4"/>
       <c r="AH128" s="4"/>
       <c r="AI128" s="4"/>
       <c r="AJ128" s="4"/>
     </row>
     <row r="129">
       <c r="A129" s="4" t="s">
         <v>1720</v>
       </c>
       <c r="B129" s="4" t="s">
         <v>1721</v>
       </c>
       <c r="C129" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D129" s="4" t="s">
+        <v>1537</v>
+      </c>
+      <c r="E129" s="4" t="s">
         <v>1722</v>
       </c>
-      <c r="D129" s="4" t="s">
+      <c r="F129" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G129" s="4" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H129" s="4" t="s">
+        <v>1539</v>
+      </c>
+      <c r="I129" s="4" t="s">
+        <v>1540</v>
+      </c>
+      <c r="J129" s="4" t="s">
+        <v>802</v>
+      </c>
+      <c r="K129" s="4" t="s">
+        <v>803</v>
+      </c>
+      <c r="L129" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="M129" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="N129" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O129" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P129" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q129" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="R129" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="S129" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="T129" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U129" s="4" t="s">
+        <v>1306</v>
+      </c>
+      <c r="V129" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="W129" s="4" t="s">
         <v>1723</v>
       </c>
-      <c r="E129" s="4" t="s">
+      <c r="X129" s="4" t="s">
         <v>1724</v>
       </c>
-      <c r="F129" s="4" t="s">
-[...11 lines deleted...]
-      <c r="J129" s="4" t="s">
+      <c r="Y129" s="4" t="s">
         <v>1725</v>
       </c>
-      <c r="K129" s="4" t="s">
+      <c r="Z129" s="4" t="s">
         <v>1726</v>
       </c>
-      <c r="L129" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W129" s="4" t="s">
+      <c r="AA129" s="4" t="s">
         <v>1727</v>
       </c>
-      <c r="X129" s="4" t="s">
+      <c r="AB129" s="4" t="s">
         <v>1728</v>
       </c>
-      <c r="Y129" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AC129" s="4" t="s">
-        <v>1733</v>
+        <v>577</v>
       </c>
       <c r="AD129" s="4"/>
       <c r="AE129" s="4"/>
       <c r="AF129" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG129" s="4"/>
       <c r="AH129" s="4"/>
       <c r="AI129" s="4"/>
       <c r="AJ129" s="4"/>
     </row>
     <row r="130">
       <c r="A130" s="4" t="s">
+        <v>1729</v>
+      </c>
+      <c r="B130" s="4" t="s">
+        <v>1730</v>
+      </c>
+      <c r="C130" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D130" s="4" t="s">
+        <v>1731</v>
+      </c>
+      <c r="E130" s="4" t="s">
+        <v>1732</v>
+      </c>
+      <c r="F130" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G130" s="4" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H130" s="4" t="s">
+        <v>1733</v>
+      </c>
+      <c r="I130" s="4" t="s">
         <v>1734</v>
       </c>
-      <c r="B130" s="4" t="s">
+      <c r="J130" s="4" t="s">
         <v>1735</v>
       </c>
-      <c r="C130" s="4" t="s">
+      <c r="K130" s="4" t="s">
         <v>1736</v>
       </c>
-      <c r="D130" s="4" t="s">
-[...17 lines deleted...]
-      <c r="J130" s="4" t="s">
+      <c r="L130" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="M130" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="N130" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O130" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P130" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q130" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="R130" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="S130" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="T130" s="4" t="s">
+        <v>1500</v>
+      </c>
+      <c r="U130" s="4" t="s">
+        <v>1501</v>
+      </c>
+      <c r="V130" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="W130" s="4" t="s">
         <v>1737</v>
       </c>
-      <c r="K130" s="4" t="s">
+      <c r="X130" s="4" t="s">
         <v>1738</v>
       </c>
-      <c r="L130" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W130" s="4" t="s">
+      <c r="Y130" s="4" t="s">
         <v>1739</v>
       </c>
-      <c r="X130" s="4" t="s">
+      <c r="Z130" s="4" t="s">
         <v>1740</v>
       </c>
-      <c r="Y130" s="4" t="s">
+      <c r="AA130" s="4" t="s">
         <v>1741</v>
       </c>
-      <c r="Z130" s="4" t="s">
+      <c r="AB130" s="4" t="s">
         <v>1742</v>
       </c>
-      <c r="AA130" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC130" s="4" t="s">
-        <v>669</v>
+        <v>577</v>
       </c>
       <c r="AD130" s="4"/>
       <c r="AE130" s="4"/>
       <c r="AF130" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG130" s="4"/>
       <c r="AH130" s="4"/>
       <c r="AI130" s="4"/>
       <c r="AJ130" s="4"/>
     </row>
     <row r="131">
       <c r="A131" s="4" t="s">
+        <v>1743</v>
+      </c>
+      <c r="B131" s="4" t="s">
+        <v>1744</v>
+      </c>
+      <c r="C131" s="4" t="s">
         <v>1745</v>
       </c>
-      <c r="B131" s="4" t="s">
+      <c r="D131" s="4" t="s">
+        <v>1551</v>
+      </c>
+      <c r="E131" s="4" t="s">
         <v>1746</v>
       </c>
-      <c r="C131" s="4" t="s">
-[...5 lines deleted...]
-      <c r="E131" s="4" t="s">
+      <c r="F131" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G131" s="4" t="s">
+        <v>1300</v>
+      </c>
+      <c r="H131" s="4" t="s">
+        <v>1553</v>
+      </c>
+      <c r="I131" s="4" t="s">
+        <v>1554</v>
+      </c>
+      <c r="J131" s="4" t="s">
         <v>1747</v>
-      </c>
-[...13 lines deleted...]
-        <v>1647</v>
       </c>
       <c r="K131" s="4" t="s">
         <v>1748</v>
       </c>
       <c r="L131" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M131" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N131" s="4" t="s">
-        <v>556</v>
+        <v>87</v>
       </c>
       <c r="O131" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="P131" s="4" t="s">
-        <v>558</v>
+        <v>89</v>
       </c>
       <c r="Q131" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="R131" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S131" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T131" s="4" t="s">
-        <v>1500</v>
+        <v>1321</v>
       </c>
       <c r="U131" s="4" t="s">
-        <v>1501</v>
+        <v>1322</v>
       </c>
       <c r="V131" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W131" s="4" t="s">
         <v>1749</v>
       </c>
       <c r="X131" s="4" t="s">
         <v>1750</v>
       </c>
       <c r="Y131" s="4" t="s">
         <v>1751</v>
       </c>
       <c r="Z131" s="4" t="s">
         <v>1752</v>
       </c>
       <c r="AA131" s="4" t="s">
         <v>1753</v>
       </c>
       <c r="AB131" s="4" t="s">
         <v>1754</v>
       </c>
       <c r="AC131" s="4" t="s">
-        <v>669</v>
+        <v>577</v>
       </c>
       <c r="AD131" s="4"/>
       <c r="AE131" s="4"/>
       <c r="AF131" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG131" s="4"/>
       <c r="AH131" s="4"/>
       <c r="AI131" s="4"/>
       <c r="AJ131" s="4"/>
     </row>
     <row r="132">
       <c r="A132" s="4" t="s">
         <v>1755</v>
       </c>
       <c r="B132" s="4" t="s">
         <v>1756</v>
       </c>
       <c r="C132" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D132" s="4" t="s">
-        <v>1537</v>
+        <v>1565</v>
       </c>
       <c r="E132" s="4" t="s">
         <v>1757</v>
       </c>
       <c r="F132" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G132" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G132" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H132" s="4" t="s">
-        <v>1539</v>
+        <v>1567</v>
       </c>
       <c r="I132" s="4" t="s">
-        <v>1540</v>
+        <v>1568</v>
       </c>
       <c r="J132" s="4" t="s">
-        <v>805</v>
+        <v>1758</v>
       </c>
       <c r="K132" s="4" t="s">
-        <v>806</v>
+        <v>1759</v>
       </c>
       <c r="L132" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M132" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N132" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O132" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P132" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q132" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R132" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S132" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T132" s="4" t="s">
-        <v>1306</v>
+        <v>1500</v>
       </c>
       <c r="U132" s="4" t="s">
-        <v>1307</v>
+        <v>1501</v>
       </c>
       <c r="V132" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W132" s="4" t="s">
-        <v>1758</v>
+        <v>1760</v>
       </c>
       <c r="X132" s="4" t="s">
-        <v>1759</v>
+        <v>1761</v>
       </c>
       <c r="Y132" s="4" t="s">
-        <v>1760</v>
+        <v>1762</v>
       </c>
       <c r="Z132" s="4" t="s">
-        <v>1761</v>
+        <v>1763</v>
       </c>
       <c r="AA132" s="4" t="s">
-        <v>1762</v>
+        <v>1764</v>
       </c>
       <c r="AB132" s="4" t="s">
-        <v>1763</v>
+        <v>1765</v>
       </c>
       <c r="AC132" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD132" s="4"/>
       <c r="AE132" s="4"/>
       <c r="AF132" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG132" s="4"/>
       <c r="AH132" s="4"/>
       <c r="AI132" s="4"/>
       <c r="AJ132" s="4"/>
     </row>
     <row r="133">
       <c r="A133" s="4" t="s">
-        <v>1764</v>
+        <v>1766</v>
       </c>
       <c r="B133" s="4" t="s">
-        <v>1765</v>
+        <v>1767</v>
       </c>
       <c r="C133" s="4" t="s">
-        <v>49</v>
+        <v>1768</v>
       </c>
       <c r="D133" s="4" t="s">
-        <v>1766</v>
+        <v>1769</v>
       </c>
       <c r="E133" s="4" t="s">
-        <v>1767</v>
+        <v>1770</v>
       </c>
       <c r="F133" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G133" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G133" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H133" s="4" t="s">
-        <v>1768</v>
+        <v>1433</v>
       </c>
       <c r="I133" s="4" t="s">
-        <v>1769</v>
+        <v>1306</v>
       </c>
       <c r="J133" s="4" t="s">
-        <v>1770</v>
+        <v>1771</v>
       </c>
       <c r="K133" s="4" t="s">
-        <v>1771</v>
+        <v>1772</v>
       </c>
       <c r="L133" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M133" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N133" s="4" t="s">
-        <v>87</v>
+        <v>317</v>
       </c>
       <c r="O133" s="4" t="s">
-        <v>88</v>
+        <v>318</v>
       </c>
       <c r="P133" s="4" t="s">
-        <v>89</v>
+        <v>335</v>
       </c>
       <c r="Q133" s="4" t="s">
-        <v>88</v>
+        <v>336</v>
       </c>
       <c r="R133" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S133" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T133" s="4" t="s">
-        <v>1500</v>
+        <v>1305</v>
       </c>
       <c r="U133" s="4" t="s">
-        <v>1501</v>
+        <v>1306</v>
       </c>
       <c r="V133" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W133" s="4" t="s">
-        <v>1772</v>
+        <v>1773</v>
       </c>
       <c r="X133" s="4" t="s">
-        <v>1773</v>
+        <v>1774</v>
       </c>
       <c r="Y133" s="4" t="s">
-        <v>1774</v>
+        <v>1775</v>
       </c>
       <c r="Z133" s="4" t="s">
-        <v>1775</v>
+        <v>1776</v>
       </c>
       <c r="AA133" s="4" t="s">
-        <v>1776</v>
+        <v>1777</v>
       </c>
       <c r="AB133" s="4" t="s">
-        <v>1777</v>
+        <v>1778</v>
       </c>
       <c r="AC133" s="4" t="s">
-        <v>100</v>
+        <v>1779</v>
       </c>
       <c r="AD133" s="4"/>
       <c r="AE133" s="4"/>
       <c r="AF133" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG133" s="4"/>
       <c r="AH133" s="4"/>
       <c r="AI133" s="4"/>
       <c r="AJ133" s="4"/>
     </row>
     <row r="134">
       <c r="A134" s="4" t="s">
-        <v>1778</v>
+        <v>1780</v>
       </c>
       <c r="B134" s="4" t="s">
-        <v>1779</v>
+        <v>1781</v>
       </c>
       <c r="C134" s="4" t="s">
-        <v>1780</v>
+        <v>1782</v>
       </c>
       <c r="D134" s="4" t="s">
-        <v>1551</v>
+        <v>1616</v>
       </c>
       <c r="E134" s="4" t="s">
-        <v>1781</v>
+        <v>1617</v>
       </c>
       <c r="F134" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G134" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G134" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H134" s="4" t="s">
-        <v>1553</v>
+        <v>1618</v>
       </c>
       <c r="I134" s="4" t="s">
-        <v>1554</v>
+        <v>1619</v>
       </c>
       <c r="J134" s="4" t="s">
-        <v>1782</v>
+        <v>1783</v>
       </c>
       <c r="K134" s="4" t="s">
-        <v>1783</v>
+        <v>1784</v>
       </c>
       <c r="L134" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M134" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N134" s="4" t="s">
-        <v>87</v>
+        <v>540</v>
       </c>
       <c r="O134" s="4" t="s">
-        <v>88</v>
+        <v>541</v>
       </c>
       <c r="P134" s="4" t="s">
-        <v>89</v>
+        <v>542</v>
       </c>
       <c r="Q134" s="4" t="s">
-        <v>88</v>
+        <v>541</v>
       </c>
       <c r="R134" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S134" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T134" s="4" t="s">
-        <v>1335</v>
+        <v>1305</v>
       </c>
       <c r="U134" s="4" t="s">
-        <v>1336</v>
+        <v>1306</v>
       </c>
       <c r="V134" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W134" s="4" t="s">
-        <v>1784</v>
+        <v>1785</v>
       </c>
       <c r="X134" s="4" t="s">
-        <v>1785</v>
+        <v>1786</v>
       </c>
       <c r="Y134" s="4" t="s">
-        <v>1786</v>
+        <v>1787</v>
       </c>
       <c r="Z134" s="4" t="s">
-        <v>1787</v>
+        <v>1788</v>
       </c>
       <c r="AA134" s="4" t="s">
-        <v>1788</v>
+        <v>1789</v>
       </c>
       <c r="AB134" s="4" t="s">
-        <v>1789</v>
+        <v>1790</v>
       </c>
       <c r="AC134" s="4" t="s">
-        <v>100</v>
+        <v>657</v>
       </c>
       <c r="AD134" s="4"/>
       <c r="AE134" s="4"/>
       <c r="AF134" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG134" s="4"/>
       <c r="AH134" s="4"/>
       <c r="AI134" s="4"/>
       <c r="AJ134" s="4"/>
     </row>
     <row r="135">
       <c r="A135" s="4" t="s">
-        <v>1790</v>
+        <v>1791</v>
       </c>
       <c r="B135" s="4" t="s">
-        <v>1791</v>
+        <v>1792</v>
       </c>
       <c r="C135" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D135" s="4" t="s">
-        <v>1576</v>
+        <v>1631</v>
       </c>
       <c r="E135" s="4" t="s">
-        <v>1792</v>
+        <v>1793</v>
       </c>
       <c r="F135" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G135" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G135" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H135" s="4" t="s">
-        <v>1578</v>
+        <v>1633</v>
       </c>
       <c r="I135" s="4" t="s">
-        <v>1579</v>
+        <v>1634</v>
       </c>
       <c r="J135" s="4" t="s">
-        <v>1793</v>
+        <v>1635</v>
       </c>
       <c r="K135" s="4" t="s">
         <v>1794</v>
       </c>
       <c r="L135" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M135" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N135" s="4" t="s">
-        <v>87</v>
+        <v>540</v>
       </c>
       <c r="O135" s="4" t="s">
-        <v>88</v>
+        <v>541</v>
       </c>
       <c r="P135" s="4" t="s">
-        <v>89</v>
+        <v>542</v>
       </c>
       <c r="Q135" s="4" t="s">
-        <v>88</v>
+        <v>541</v>
       </c>
       <c r="R135" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S135" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T135" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U135" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V135" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W135" s="4" t="s">
         <v>1795</v>
       </c>
       <c r="X135" s="4" t="s">
         <v>1796</v>
       </c>
       <c r="Y135" s="4" t="s">
         <v>1797</v>
       </c>
       <c r="Z135" s="4" t="s">
         <v>1798</v>
       </c>
       <c r="AA135" s="4" t="s">
         <v>1799</v>
       </c>
       <c r="AB135" s="4" t="s">
         <v>1800</v>
       </c>
       <c r="AC135" s="4" t="s">
-        <v>100</v>
+        <v>657</v>
       </c>
       <c r="AD135" s="4"/>
       <c r="AE135" s="4"/>
       <c r="AF135" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG135" s="4"/>
       <c r="AH135" s="4"/>
       <c r="AI135" s="4"/>
       <c r="AJ135" s="4"/>
     </row>
     <row r="136">
       <c r="A136" s="4" t="s">
         <v>1801</v>
       </c>
       <c r="B136" s="4" t="s">
         <v>1802</v>
       </c>
       <c r="C136" s="4" t="s">
         <v>1803</v>
       </c>
       <c r="D136" s="4" t="s">
-        <v>1346</v>
+        <v>1332</v>
       </c>
       <c r="E136" s="4" t="s">
         <v>1804</v>
       </c>
       <c r="F136" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G136" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G136" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H136" s="4" t="s">
-        <v>1348</v>
+        <v>1334</v>
       </c>
       <c r="I136" s="4" t="s">
-        <v>1349</v>
+        <v>1335</v>
       </c>
       <c r="J136" s="4" t="s">
         <v>1805</v>
       </c>
       <c r="K136" s="4" t="s">
         <v>1806</v>
       </c>
       <c r="L136" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M136" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N136" s="4" t="s">
         <v>1204</v>
       </c>
       <c r="O136" s="4" t="s">
         <v>1205</v>
       </c>
       <c r="P136" s="4" t="s">
         <v>1206</v>
       </c>
       <c r="Q136" s="4" t="s">
         <v>1205</v>
       </c>
       <c r="R136" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S136" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T136" s="4" t="s">
-        <v>1335</v>
+        <v>1321</v>
       </c>
       <c r="U136" s="4" t="s">
-        <v>1336</v>
+        <v>1322</v>
       </c>
       <c r="V136" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W136" s="4" t="s">
         <v>1807</v>
       </c>
       <c r="X136" s="4" t="s">
         <v>1808</v>
       </c>
       <c r="Y136" s="4" t="s">
         <v>1809</v>
       </c>
       <c r="Z136" s="4" t="s">
         <v>1810</v>
       </c>
       <c r="AA136" s="4" t="s">
         <v>1811</v>
       </c>
       <c r="AB136" s="4" t="s">
         <v>1812</v>
       </c>
       <c r="AC136" s="4" t="s">
         <v>1204</v>
       </c>
       <c r="AD136" s="4"/>
       <c r="AE136" s="4"/>
       <c r="AF136" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG136" s="4"/>
       <c r="AH136" s="4"/>
       <c r="AI136" s="4"/>
       <c r="AJ136" s="4"/>
     </row>
     <row r="137">
       <c r="A137" s="4" t="s">
         <v>1813</v>
       </c>
       <c r="B137" s="4" t="s">
         <v>1814</v>
       </c>
       <c r="C137" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D137" s="4" t="s">
         <v>1539</v>
       </c>
       <c r="E137" s="4" t="s">
         <v>1815</v>
       </c>
       <c r="F137" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G137" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G137" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H137" s="4" t="s">
-        <v>1632</v>
+        <v>1646</v>
       </c>
       <c r="I137" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="J137" s="4" t="s">
-        <v>397</v>
+        <v>392</v>
       </c>
       <c r="K137" s="4" t="s">
         <v>1816</v>
       </c>
       <c r="L137" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M137" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N137" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O137" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P137" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q137" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R137" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S137" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T137" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U137" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V137" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W137" s="4" t="s">
         <v>1817</v>
       </c>
       <c r="X137" s="4" t="s">
         <v>1818</v>
       </c>
       <c r="Y137" s="4" t="s">
         <v>1819</v>
       </c>
       <c r="Z137" s="4" t="s">
         <v>1820</v>
       </c>
       <c r="AA137" s="4" t="s">
         <v>1821</v>
       </c>
       <c r="AB137" s="4" t="s">
         <v>1822</v>
       </c>
       <c r="AC137" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD137" s="4"/>
       <c r="AE137" s="4"/>
       <c r="AF137" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG137" s="4"/>
       <c r="AH137" s="4"/>
       <c r="AI137" s="4"/>
       <c r="AJ137" s="4"/>
     </row>
     <row r="138">
       <c r="A138" s="4" t="s">
         <v>1823</v>
       </c>
       <c r="B138" s="4" t="s">
         <v>1824</v>
       </c>
       <c r="C138" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D138" s="4" t="s">
-        <v>1643</v>
+        <v>1631</v>
       </c>
       <c r="E138" s="4" t="s">
         <v>1825</v>
       </c>
       <c r="F138" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G138" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G138" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H138" s="4" t="s">
-        <v>1645</v>
+        <v>1633</v>
       </c>
       <c r="I138" s="4" t="s">
-        <v>1646</v>
+        <v>1634</v>
       </c>
       <c r="J138" s="4" t="s">
         <v>1826</v>
       </c>
       <c r="K138" s="4" t="s">
         <v>1827</v>
       </c>
       <c r="L138" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M138" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N138" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O138" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P138" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q138" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R138" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S138" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T138" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U138" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V138" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W138" s="4" t="s">
         <v>1828</v>
       </c>
       <c r="X138" s="4" t="s">
         <v>1829</v>
       </c>
       <c r="Y138" s="4" t="s">
         <v>1830</v>
       </c>
       <c r="Z138" s="4" t="s">
         <v>1831</v>
       </c>
       <c r="AA138" s="4" t="s">
         <v>1832</v>
       </c>
       <c r="AB138" s="4" t="s">
         <v>1833</v>
       </c>
       <c r="AC138" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD138" s="4"/>
       <c r="AE138" s="4"/>
       <c r="AF138" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG138" s="4"/>
       <c r="AH138" s="4"/>
       <c r="AI138" s="4"/>
       <c r="AJ138" s="4"/>
     </row>
     <row r="139">
       <c r="A139" s="4" t="s">
         <v>1834</v>
       </c>
       <c r="B139" s="4" t="s">
         <v>1835</v>
       </c>
       <c r="C139" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D139" s="4" t="s">
         <v>1836</v>
       </c>
       <c r="E139" s="4" t="s">
         <v>1837</v>
       </c>
       <c r="F139" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G139" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H139" s="4" t="s">
         <v>1838</v>
       </c>
       <c r="I139" s="4" t="s">
         <v>1839</v>
       </c>
       <c r="J139" s="4" t="s">
         <v>1840</v>
       </c>
       <c r="K139" s="4" t="s">
         <v>1841</v>
       </c>
       <c r="L139" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M139" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N139" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O139" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P139" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q139" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R139" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S139" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T139" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U139" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V139" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W139" s="4" t="s">
         <v>1842</v>
       </c>
       <c r="X139" s="4" t="s">
         <v>1843</v>
       </c>
       <c r="Y139" s="4" t="s">
         <v>1844</v>
       </c>
       <c r="Z139" s="4" t="s">
         <v>1845</v>
       </c>
       <c r="AA139" s="4" t="s">
         <v>1846</v>
       </c>
       <c r="AB139" s="4" t="s">
         <v>1847</v>
       </c>
       <c r="AC139" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD139" s="4"/>
       <c r="AE139" s="4"/>
       <c r="AF139" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG139" s="4"/>
       <c r="AH139" s="4"/>
       <c r="AI139" s="4"/>
       <c r="AJ139" s="4"/>
     </row>
     <row r="140">
       <c r="A140" s="4" t="s">
         <v>1848</v>
       </c>
       <c r="B140" s="4" t="s">
         <v>1849</v>
       </c>
       <c r="C140" s="4" t="s">
-        <v>1345</v>
+        <v>1331</v>
       </c>
       <c r="D140" s="4" t="s">
-        <v>1346</v>
+        <v>1332</v>
       </c>
       <c r="E140" s="4" t="s">
-        <v>1347</v>
+        <v>1333</v>
       </c>
       <c r="F140" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G140" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G140" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H140" s="4" t="s">
-        <v>1348</v>
+        <v>1334</v>
       </c>
       <c r="I140" s="4" t="s">
-        <v>1349</v>
+        <v>1335</v>
       </c>
       <c r="J140" s="4" t="s">
-        <v>1350</v>
+        <v>1336</v>
       </c>
       <c r="K140" s="4" t="s">
         <v>1484</v>
       </c>
       <c r="L140" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M140" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N140" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O140" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P140" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q140" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R140" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S140" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T140" s="4" t="s">
-        <v>1335</v>
+        <v>1321</v>
       </c>
       <c r="U140" s="4" t="s">
-        <v>1336</v>
+        <v>1322</v>
       </c>
       <c r="V140" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W140" s="4" t="s">
         <v>1850</v>
       </c>
       <c r="X140" s="4" t="s">
         <v>1851</v>
       </c>
       <c r="Y140" s="4" t="s">
         <v>1852</v>
       </c>
       <c r="Z140" s="4" t="s">
         <v>1853</v>
       </c>
       <c r="AA140" s="4" t="s">
         <v>1854</v>
       </c>
       <c r="AB140" s="4" t="s">
         <v>1855</v>
       </c>
       <c r="AC140" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD140" s="4"/>
       <c r="AE140" s="4"/>
       <c r="AF140" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG140" s="4"/>
       <c r="AH140" s="4"/>
       <c r="AI140" s="4"/>
       <c r="AJ140" s="4"/>
     </row>
     <row r="141">
       <c r="A141" s="4" t="s">
         <v>1856</v>
       </c>
       <c r="B141" s="4" t="s">
         <v>1857</v>
       </c>
       <c r="C141" s="4" t="s">
-        <v>1056</v>
+        <v>1006</v>
       </c>
       <c r="D141" s="4" t="s">
         <v>1604</v>
       </c>
       <c r="E141" s="4" t="s">
         <v>1605</v>
       </c>
       <c r="F141" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G141" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G141" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H141" s="4" t="s">
-        <v>1348</v>
+        <v>1334</v>
       </c>
       <c r="I141" s="4" t="s">
-        <v>1349</v>
+        <v>1335</v>
       </c>
       <c r="J141" s="4" t="s">
         <v>1606</v>
       </c>
       <c r="K141" s="4" t="s">
         <v>1858</v>
       </c>
       <c r="L141" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M141" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N141" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O141" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P141" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q141" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R141" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S141" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T141" s="4" t="s">
-        <v>1335</v>
+        <v>1321</v>
       </c>
       <c r="U141" s="4" t="s">
-        <v>1336</v>
+        <v>1322</v>
       </c>
       <c r="V141" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W141" s="4" t="s">
         <v>1608</v>
       </c>
       <c r="X141" s="4" t="s">
         <v>1859</v>
       </c>
       <c r="Y141" s="4" t="s">
         <v>1860</v>
       </c>
       <c r="Z141" s="4" t="s">
         <v>1861</v>
       </c>
       <c r="AA141" s="4" t="s">
         <v>1862</v>
       </c>
       <c r="AB141" s="4" t="s">
         <v>1863</v>
       </c>
       <c r="AC141" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD141" s="4"/>
       <c r="AE141" s="4"/>
       <c r="AF141" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG141" s="4"/>
       <c r="AH141" s="4"/>
       <c r="AI141" s="4"/>
       <c r="AJ141" s="4"/>
     </row>
     <row r="142">
       <c r="A142" s="4" t="s">
         <v>1864</v>
       </c>
       <c r="B142" s="4" t="s">
         <v>1865</v>
       </c>
       <c r="C142" s="4" t="s">
-        <v>1736</v>
+        <v>1782</v>
       </c>
       <c r="D142" s="4" t="s">
         <v>1616</v>
       </c>
       <c r="E142" s="4" t="s">
         <v>1617</v>
       </c>
       <c r="F142" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G142" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H142" s="4" t="s">
         <v>1618</v>
       </c>
       <c r="I142" s="4" t="s">
         <v>1619</v>
       </c>
       <c r="J142" s="4" t="s">
         <v>1866</v>
       </c>
       <c r="K142" s="4" t="s">
         <v>1867</v>
       </c>
       <c r="L142" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M142" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N142" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O142" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P142" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q142" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R142" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S142" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T142" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U142" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U142" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V142" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W142" s="4" t="s">
         <v>1622</v>
       </c>
       <c r="X142" s="4" t="s">
         <v>1868</v>
       </c>
       <c r="Y142" s="4" t="s">
         <v>1869</v>
       </c>
       <c r="Z142" s="4" t="s">
         <v>1870</v>
       </c>
       <c r="AA142" s="4" t="s">
         <v>1871</v>
       </c>
       <c r="AB142" s="4" t="s">
         <v>1872</v>
       </c>
       <c r="AC142" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD142" s="4"/>
       <c r="AE142" s="4"/>
       <c r="AF142" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG142" s="4"/>
       <c r="AH142" s="4"/>
       <c r="AI142" s="4"/>
       <c r="AJ142" s="4"/>
     </row>
     <row r="143">
       <c r="A143" s="4" t="s">
         <v>1873</v>
       </c>
       <c r="B143" s="4" t="s">
         <v>1874</v>
       </c>
       <c r="C143" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D143" s="4" t="s">
         <v>1456</v>
       </c>
       <c r="E143" s="4" t="s">
         <v>1875</v>
       </c>
       <c r="F143" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G143" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H143" s="4" t="s">
         <v>1433</v>
       </c>
       <c r="I143" s="4" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="J143" s="4" t="s">
         <v>1876</v>
       </c>
       <c r="K143" s="4" t="s">
         <v>1877</v>
       </c>
       <c r="L143" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M143" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N143" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O143" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P143" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q143" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R143" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S143" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T143" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U143" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U143" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V143" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W143" s="4" t="s">
         <v>1878</v>
       </c>
       <c r="X143" s="4" t="s">
         <v>1879</v>
       </c>
       <c r="Y143" s="4" t="s">
         <v>1880</v>
       </c>
       <c r="Z143" s="4" t="s">
         <v>1881</v>
       </c>
       <c r="AA143" s="4" t="s">
         <v>1882</v>
       </c>
       <c r="AB143" s="4" t="s">
         <v>1883</v>
       </c>
       <c r="AC143" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD143" s="4"/>
       <c r="AE143" s="4"/>
       <c r="AF143" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG143" s="4"/>
       <c r="AH143" s="4"/>
       <c r="AI143" s="4"/>
       <c r="AJ143" s="4"/>
     </row>
     <row r="144">
       <c r="A144" s="4" t="s">
         <v>1884</v>
       </c>
       <c r="B144" s="4" t="s">
         <v>1885</v>
       </c>
       <c r="C144" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D144" s="4" t="s">
         <v>1456</v>
       </c>
       <c r="E144" s="4" t="s">
         <v>1886</v>
       </c>
       <c r="F144" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G144" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H144" s="4" t="s">
         <v>1433</v>
       </c>
       <c r="I144" s="4" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="J144" s="4" t="s">
         <v>1887</v>
       </c>
       <c r="K144" s="4" t="s">
         <v>1888</v>
       </c>
       <c r="L144" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M144" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N144" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O144" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P144" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q144" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R144" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S144" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T144" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U144" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U144" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V144" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W144" s="4" t="s">
-        <v>1727</v>
+        <v>1773</v>
       </c>
       <c r="X144" s="4" t="s">
         <v>1889</v>
       </c>
       <c r="Y144" s="4" t="s">
         <v>1890</v>
       </c>
       <c r="Z144" s="4" t="s">
         <v>1891</v>
       </c>
       <c r="AA144" s="4" t="s">
         <v>1892</v>
       </c>
       <c r="AB144" s="4" t="s">
         <v>1893</v>
       </c>
       <c r="AC144" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD144" s="4"/>
       <c r="AE144" s="4"/>
       <c r="AF144" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG144" s="4"/>
       <c r="AH144" s="4"/>
       <c r="AI144" s="4"/>
       <c r="AJ144" s="4"/>
     </row>
     <row r="145">
       <c r="A145" s="4" t="s">
         <v>1894</v>
       </c>
       <c r="B145" s="4" t="s">
         <v>1895</v>
       </c>
       <c r="C145" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D145" s="4" t="s">
-        <v>1643</v>
+        <v>1631</v>
       </c>
       <c r="E145" s="4" t="s">
         <v>1896</v>
       </c>
       <c r="F145" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G145" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G145" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H145" s="4" t="s">
-        <v>1645</v>
+        <v>1633</v>
       </c>
       <c r="I145" s="4" t="s">
-        <v>1646</v>
+        <v>1634</v>
       </c>
       <c r="J145" s="4" t="s">
-        <v>1647</v>
+        <v>1635</v>
       </c>
       <c r="K145" s="4" t="s">
         <v>1897</v>
       </c>
       <c r="L145" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M145" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N145" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O145" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P145" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q145" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R145" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S145" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T145" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U145" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V145" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W145" s="4" t="s">
         <v>1898</v>
       </c>
       <c r="X145" s="4" t="s">
         <v>1899</v>
       </c>
       <c r="Y145" s="4" t="s">
         <v>1900</v>
       </c>
       <c r="Z145" s="4" t="s">
         <v>1901</v>
       </c>
       <c r="AA145" s="4" t="s">
         <v>1902</v>
       </c>
       <c r="AB145" s="4" t="s">
         <v>1903</v>
       </c>
       <c r="AC145" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD145" s="4"/>
       <c r="AE145" s="4"/>
       <c r="AF145" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG145" s="4"/>
       <c r="AH145" s="4"/>
       <c r="AI145" s="4"/>
       <c r="AJ145" s="4"/>
     </row>
     <row r="146">
       <c r="A146" s="4" t="s">
         <v>1904</v>
       </c>
       <c r="B146" s="4" t="s">
-        <v>1630</v>
+        <v>1644</v>
       </c>
       <c r="C146" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D146" s="4" t="s">
         <v>1539</v>
       </c>
       <c r="E146" s="4" t="s">
-        <v>1631</v>
+        <v>1645</v>
       </c>
       <c r="F146" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G146" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G146" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H146" s="4" t="s">
-        <v>1632</v>
+        <v>1646</v>
       </c>
       <c r="I146" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="J146" s="4" t="s">
-        <v>1633</v>
+        <v>1647</v>
       </c>
       <c r="K146" s="4" t="s">
         <v>1905</v>
       </c>
       <c r="L146" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M146" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N146" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O146" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P146" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q146" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R146" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S146" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T146" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U146" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V146" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W146" s="4" t="s">
         <v>1906</v>
       </c>
       <c r="X146" s="4" t="s">
         <v>1907</v>
       </c>
       <c r="Y146" s="4" t="s">
-        <v>1637</v>
+        <v>1651</v>
       </c>
       <c r="Z146" s="4" t="s">
-        <v>1638</v>
+        <v>1652</v>
       </c>
       <c r="AA146" s="4" t="s">
-        <v>1639</v>
+        <v>1653</v>
       </c>
       <c r="AB146" s="4" t="s">
-        <v>1640</v>
+        <v>1654</v>
       </c>
       <c r="AC146" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD146" s="4"/>
       <c r="AE146" s="4"/>
       <c r="AF146" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG146" s="4"/>
       <c r="AH146" s="4"/>
       <c r="AI146" s="4"/>
       <c r="AJ146" s="4"/>
     </row>
     <row r="147">
       <c r="A147" s="4" t="s">
         <v>1908</v>
       </c>
       <c r="B147" s="4" t="s">
         <v>1909</v>
       </c>
       <c r="C147" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D147" s="4" t="s">
         <v>1616</v>
       </c>
       <c r="E147" s="4" t="s">
         <v>1910</v>
       </c>
       <c r="F147" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G147" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H147" s="4" t="s">
         <v>1618</v>
       </c>
       <c r="I147" s="4" t="s">
         <v>1619</v>
       </c>
       <c r="J147" s="4" t="s">
         <v>1911</v>
       </c>
       <c r="K147" s="4" t="s">
         <v>1912</v>
       </c>
       <c r="L147" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M147" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N147" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O147" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P147" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q147" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R147" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S147" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T147" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U147" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U147" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V147" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W147" s="4" t="s">
         <v>1913</v>
       </c>
       <c r="X147" s="4" t="s">
         <v>1914</v>
       </c>
       <c r="Y147" s="4" t="s">
         <v>1915</v>
       </c>
       <c r="Z147" s="4" t="s">
         <v>1916</v>
       </c>
       <c r="AA147" s="4" t="s">
         <v>1917</v>
       </c>
       <c r="AB147" s="4" t="s">
         <v>1918</v>
       </c>
       <c r="AC147" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD147" s="4"/>
       <c r="AE147" s="4"/>
       <c r="AF147" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG147" s="4"/>
       <c r="AH147" s="4"/>
       <c r="AI147" s="4"/>
       <c r="AJ147" s="4"/>
     </row>
     <row r="148">
       <c r="A148" s="4" t="s">
         <v>1919</v>
       </c>
       <c r="B148" s="4"/>
       <c r="C148" s="4" t="s">
         <v>1920</v>
       </c>
       <c r="D148" s="4" t="s">
-        <v>1643</v>
+        <v>1631</v>
       </c>
       <c r="E148" s="4" t="s">
         <v>1921</v>
       </c>
       <c r="F148" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G148" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G148" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H148" s="4" t="s">
-        <v>1645</v>
+        <v>1633</v>
       </c>
       <c r="I148" s="4" t="s">
-        <v>1646</v>
+        <v>1634</v>
       </c>
       <c r="J148" s="4" t="s">
         <v>1922</v>
       </c>
       <c r="K148" s="4" t="s">
         <v>1923</v>
       </c>
       <c r="L148" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M148" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N148" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O148" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P148" s="4" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="Q148" s="4" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="R148" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S148" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T148" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U148" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V148" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W148" s="4" t="s">
         <v>1924</v>
       </c>
       <c r="X148" s="4" t="s">
         <v>1925</v>
       </c>
       <c r="Y148" s="4" t="s">
         <v>1926</v>
       </c>
       <c r="Z148" s="4" t="s">
         <v>1927</v>
       </c>
       <c r="AA148" s="4" t="s">
         <v>1928</v>
       </c>
       <c r="AB148" s="4" t="s">
         <v>1929</v>
       </c>
       <c r="AC148" s="4" t="s">
-        <v>1358</v>
+        <v>1344</v>
       </c>
       <c r="AD148" s="4"/>
       <c r="AE148" s="4"/>
       <c r="AF148" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG148" s="4"/>
       <c r="AH148" s="4"/>
       <c r="AI148" s="4"/>
       <c r="AJ148" s="4"/>
     </row>
     <row r="149">
       <c r="A149" s="4" t="s">
         <v>1930</v>
       </c>
       <c r="B149" s="4" t="s">
         <v>1931</v>
       </c>
       <c r="C149" s="4" t="s">
         <v>1932</v>
       </c>
       <c r="D149" s="4" t="s">
         <v>1933</v>
       </c>
       <c r="E149" s="4" t="s">
         <v>1934</v>
       </c>
       <c r="F149" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G149" s="4" t="s">
         <v>1300</v>
       </c>
-      <c r="G149" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H149" s="4" t="s">
-        <v>1632</v>
+        <v>1646</v>
       </c>
       <c r="I149" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="J149" s="4" t="s">
         <v>1935</v>
       </c>
       <c r="K149" s="4" t="s">
         <v>1936</v>
       </c>
       <c r="L149" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M149" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N149" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O149" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P149" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="O149" s="4" t="s">
+      <c r="Q149" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="P149" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R149" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S149" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T149" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U149" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V149" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W149" s="4" t="s">
         <v>1937</v>
       </c>
       <c r="X149" s="4" t="s">
         <v>1938</v>
       </c>
       <c r="Y149" s="4" t="s">
         <v>1939</v>
       </c>
       <c r="Z149" s="4" t="s">
         <v>1940</v>
       </c>
       <c r="AA149" s="4" t="s">
         <v>1941</v>
       </c>
       <c r="AB149" s="4" t="s">
         <v>1942</v>
       </c>
       <c r="AC149" s="4" t="s">
         <v>861</v>
       </c>
       <c r="AD149" s="4"/>
       <c r="AE149" s="4"/>
       <c r="AF149" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG149" s="4"/>
       <c r="AH149" s="4"/>
       <c r="AI149" s="4"/>
       <c r="AJ149" s="4"/>
     </row>
     <row r="150">
       <c r="A150" s="4" t="s">
         <v>1943</v>
       </c>
       <c r="B150" s="4" t="s">
         <v>1944</v>
       </c>
       <c r="C150" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D150" s="4" t="s">
         <v>1590</v>
       </c>
       <c r="E150" s="4" t="s">
         <v>1945</v>
       </c>
       <c r="F150" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G150" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H150" s="4" t="s">
         <v>1592</v>
       </c>
       <c r="I150" s="4" t="s">
         <v>1593</v>
       </c>
       <c r="J150" s="4" t="s">
         <v>1946</v>
       </c>
       <c r="K150" s="4" t="s">
         <v>1947</v>
       </c>
       <c r="L150" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M150" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N150" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O150" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P150" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q150" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R150" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S150" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T150" s="4" t="s">
         <v>1500</v>
       </c>
       <c r="U150" s="4" t="s">
         <v>1501</v>
       </c>
       <c r="V150" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W150" s="4" t="s">
         <v>1948</v>
       </c>
       <c r="X150" s="4" t="s">
         <v>1949</v>
       </c>
       <c r="Y150" s="4" t="s">
         <v>1950</v>
       </c>
       <c r="Z150" s="4" t="s">
         <v>1951</v>
       </c>
       <c r="AA150" s="4" t="s">
         <v>1952</v>
       </c>
       <c r="AB150" s="4" t="s">
         <v>1953</v>
       </c>
       <c r="AC150" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD150" s="4"/>
       <c r="AE150" s="4"/>
       <c r="AF150" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG150" s="4"/>
       <c r="AH150" s="4"/>
       <c r="AI150" s="4"/>
       <c r="AJ150" s="4"/>
     </row>
     <row r="151">
       <c r="A151" s="4" t="s">
         <v>1954</v>
       </c>
       <c r="B151" s="4" t="s">
         <v>1955</v>
       </c>
       <c r="C151" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D151" s="4" t="s">
         <v>1456</v>
       </c>
       <c r="E151" s="4" t="s">
         <v>1956</v>
       </c>
       <c r="F151" s="4" t="s">
+        <v>1299</v>
+      </c>
+      <c r="G151" s="4" t="s">
         <v>1300</v>
-      </c>
-[...1 lines deleted...]
-        <v>1301</v>
       </c>
       <c r="H151" s="4" t="s">
         <v>1433</v>
       </c>
       <c r="I151" s="4" t="s">
-        <v>1307</v>
+        <v>1306</v>
       </c>
       <c r="J151" s="4" t="s">
         <v>1957</v>
       </c>
       <c r="K151" s="4" t="s">
         <v>1958</v>
       </c>
       <c r="L151" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M151" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N151" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O151" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P151" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q151" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R151" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S151" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T151" s="4" t="s">
+        <v>1305</v>
+      </c>
+      <c r="U151" s="4" t="s">
         <v>1306</v>
       </c>
-      <c r="U151" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="V151" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W151" s="4" t="s">
         <v>1622</v>
       </c>
       <c r="X151" s="4" t="s">
         <v>1959</v>
       </c>
       <c r="Y151" s="4" t="s">
         <v>1960</v>
       </c>
       <c r="Z151" s="4" t="s">
         <v>1961</v>
       </c>
       <c r="AA151" s="4" t="s">
         <v>1962</v>
       </c>
       <c r="AB151" s="4" t="s">
         <v>1963</v>
       </c>
       <c r="AC151" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD151" s="4"/>
       <c r="AE151" s="4"/>
       <c r="AF151" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG151" s="4"/>
       <c r="AH151" s="4"/>
       <c r="AI151" s="4"/>
       <c r="AJ151" s="4"/>
     </row>
     <row r="152">
       <c r="A152" s="4" t="s">
         <v>1964</v>
       </c>
       <c r="B152" s="4" t="s">
         <v>1965</v>
       </c>
       <c r="C152" s="4" t="s">
         <v>1966</v>
       </c>
       <c r="D152" s="4" t="s">
         <v>1967</v>
       </c>
       <c r="E152" s="4" t="s">
         <v>1968</v>
       </c>
       <c r="F152" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G152" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H152" s="4" t="s">
         <v>1971</v>
       </c>
       <c r="I152" s="4" t="s">
         <v>1972</v>
       </c>
       <c r="J152" s="4" t="s">
-        <v>1141</v>
+        <v>1115</v>
       </c>
       <c r="K152" s="4" t="s">
         <v>1973</v>
       </c>
       <c r="L152" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M152" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N152" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O152" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P152" s="4" t="s">
         <v>335</v>
       </c>
-      <c r="O152" s="4" t="s">
+      <c r="Q152" s="4" t="s">
         <v>336</v>
       </c>
-      <c r="P152" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="R152" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S152" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T152" s="4" t="s">
         <v>1974</v>
       </c>
       <c r="U152" s="4" t="s">
         <v>1975</v>
       </c>
       <c r="V152" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W152" s="4" t="s">
         <v>1976</v>
       </c>
       <c r="X152" s="4" t="s">
         <v>1977</v>
       </c>
       <c r="Y152" s="4" t="s">
         <v>1978</v>
       </c>
       <c r="Z152" s="4" t="s">
         <v>1979</v>
       </c>
       <c r="AA152" s="4" t="s">
         <v>1980</v>
       </c>
       <c r="AB152" s="4" t="s">
         <v>1981</v>
       </c>
       <c r="AC152" s="4" t="s">
         <v>861</v>
       </c>
       <c r="AD152" s="4"/>
       <c r="AE152" s="4"/>
       <c r="AF152" s="4" t="s">
@@ -25640,81 +25637,81 @@
       <c r="D153" s="4" t="s">
         <v>1984</v>
       </c>
       <c r="E153" s="4" t="s">
         <v>1985</v>
       </c>
       <c r="F153" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G153" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H153" s="4" t="s">
         <v>1986</v>
       </c>
       <c r="I153" s="4" t="s">
         <v>1987</v>
       </c>
       <c r="J153" s="4" t="s">
         <v>1988</v>
       </c>
       <c r="K153" s="4" t="s">
         <v>1989</v>
       </c>
       <c r="L153" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M153" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N153" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O153" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P153" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q153" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R153" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S153" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T153" s="4" t="s">
         <v>1974</v>
       </c>
       <c r="U153" s="4" t="s">
         <v>1975</v>
       </c>
       <c r="V153" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W153" s="4" t="s">
         <v>1990</v>
       </c>
       <c r="X153" s="4" t="s">
         <v>1991</v>
       </c>
       <c r="Y153" s="4" t="s">
         <v>1992</v>
       </c>
       <c r="Z153" s="4" t="s">
         <v>1993</v>
       </c>
       <c r="AA153" s="4" t="s">
         <v>1994</v>
       </c>
       <c r="AB153" s="4" t="s">
         <v>1995</v>
       </c>
       <c r="AC153" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD153" s="4"/>
       <c r="AE153" s="4"/>
       <c r="AF153" s="4" t="s">
@@ -25738,81 +25735,81 @@
       <c r="D154" s="4" t="s">
         <v>1998</v>
       </c>
       <c r="E154" s="4" t="s">
         <v>1999</v>
       </c>
       <c r="F154" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G154" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H154" s="4" t="s">
         <v>2000</v>
       </c>
       <c r="I154" s="4" t="s">
         <v>2001</v>
       </c>
       <c r="J154" s="4" t="s">
         <v>2002</v>
       </c>
       <c r="K154" s="4" t="s">
         <v>2003</v>
       </c>
       <c r="L154" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M154" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N154" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O154" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P154" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q154" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R154" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S154" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T154" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U154" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V154" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W154" s="4" t="s">
         <v>2006</v>
       </c>
       <c r="X154" s="4" t="s">
         <v>2007</v>
       </c>
       <c r="Y154" s="4" t="s">
         <v>2008</v>
       </c>
       <c r="Z154" s="4" t="s">
         <v>2009</v>
       </c>
       <c r="AA154" s="4" t="s">
         <v>2010</v>
       </c>
       <c r="AB154" s="4" t="s">
         <v>2011</v>
       </c>
       <c r="AC154" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD154" s="4"/>
       <c r="AE154" s="4"/>
       <c r="AF154" s="4" t="s">
@@ -25836,2037 +25833,2037 @@
       <c r="D155" s="4" t="s">
         <v>2014</v>
       </c>
       <c r="E155" s="4" t="s">
         <v>2015</v>
       </c>
       <c r="F155" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G155" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H155" s="4" t="s">
         <v>2016</v>
       </c>
       <c r="I155" s="4" t="s">
         <v>2017</v>
       </c>
       <c r="J155" s="4" t="s">
         <v>2018</v>
       </c>
       <c r="K155" s="4" t="s">
         <v>2019</v>
       </c>
       <c r="L155" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M155" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N155" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O155" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P155" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q155" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R155" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S155" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T155" s="4" t="s">
         <v>2020</v>
       </c>
       <c r="U155" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="V155" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W155" s="4" t="s">
         <v>2022</v>
       </c>
       <c r="X155" s="4" t="s">
         <v>2023</v>
       </c>
       <c r="Y155" s="4" t="s">
         <v>2024</v>
       </c>
       <c r="Z155" s="4" t="s">
         <v>2025</v>
       </c>
       <c r="AA155" s="4" t="s">
         <v>2026</v>
       </c>
       <c r="AB155" s="4" t="s">
         <v>2027</v>
       </c>
       <c r="AC155" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD155" s="4"/>
       <c r="AE155" s="4"/>
       <c r="AF155" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG155" s="4"/>
       <c r="AH155" s="4"/>
       <c r="AI155" s="4"/>
       <c r="AJ155" s="4"/>
     </row>
     <row r="156">
       <c r="A156" s="4" t="s">
         <v>2028</v>
       </c>
       <c r="B156" s="4" t="s">
         <v>2029</v>
       </c>
       <c r="C156" s="4" t="s">
-        <v>49</v>
+        <v>2030</v>
       </c>
       <c r="D156" s="4" t="s">
-        <v>2030</v>
+        <v>2031</v>
       </c>
       <c r="E156" s="4" t="s">
-        <v>2031</v>
+        <v>2032</v>
       </c>
       <c r="F156" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G156" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H156" s="4" t="s">
-        <v>2032</v>
+        <v>2033</v>
       </c>
       <c r="I156" s="4" t="s">
-        <v>2033</v>
+        <v>2034</v>
       </c>
       <c r="J156" s="4" t="s">
-        <v>422</v>
+        <v>2035</v>
       </c>
       <c r="K156" s="4" t="s">
-        <v>2034</v>
+        <v>2036</v>
       </c>
       <c r="L156" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M156" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N156" s="4" t="s">
-        <v>556</v>
+        <v>87</v>
       </c>
       <c r="O156" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="P156" s="4" t="s">
-        <v>558</v>
+        <v>89</v>
       </c>
       <c r="Q156" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="R156" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S156" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T156" s="4" t="s">
-        <v>2020</v>
+        <v>2037</v>
       </c>
       <c r="U156" s="4" t="s">
-        <v>2021</v>
+        <v>2038</v>
       </c>
       <c r="V156" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W156" s="4" t="s">
-        <v>2035</v>
+        <v>2039</v>
       </c>
       <c r="X156" s="4" t="s">
-        <v>2036</v>
+        <v>2040</v>
       </c>
       <c r="Y156" s="4" t="s">
-        <v>2037</v>
+        <v>2041</v>
       </c>
       <c r="Z156" s="4" t="s">
-        <v>2038</v>
+        <v>2042</v>
       </c>
       <c r="AA156" s="4" t="s">
-        <v>2039</v>
+        <v>2043</v>
       </c>
       <c r="AB156" s="4" t="s">
-        <v>2040</v>
+        <v>2044</v>
       </c>
       <c r="AC156" s="4" t="s">
-        <v>556</v>
+        <v>87</v>
       </c>
       <c r="AD156" s="4"/>
       <c r="AE156" s="4"/>
       <c r="AF156" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG156" s="4"/>
       <c r="AH156" s="4"/>
       <c r="AI156" s="4"/>
       <c r="AJ156" s="4"/>
     </row>
     <row r="157">
       <c r="A157" s="4" t="s">
-        <v>2041</v>
+        <v>2045</v>
       </c>
       <c r="B157" s="4"/>
       <c r="C157" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D157" s="4" t="s">
-        <v>2042</v>
+        <v>2046</v>
       </c>
       <c r="E157" s="4" t="s">
-        <v>2043</v>
+        <v>2047</v>
       </c>
       <c r="F157" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G157" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H157" s="4" t="s">
-        <v>2044</v>
+        <v>2048</v>
       </c>
       <c r="I157" s="4" t="s">
-        <v>2045</v>
+        <v>2049</v>
       </c>
       <c r="J157" s="4" t="s">
-        <v>2046</v>
+        <v>2050</v>
       </c>
       <c r="K157" s="4" t="s">
-        <v>2047</v>
+        <v>2051</v>
       </c>
       <c r="L157" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M157" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N157" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O157" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P157" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q157" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R157" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S157" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T157" s="4" t="s">
-        <v>2020</v>
+        <v>2052</v>
       </c>
       <c r="U157" s="4" t="s">
-        <v>2021</v>
+        <v>2053</v>
       </c>
       <c r="V157" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W157" s="4" t="s">
-        <v>2048</v>
+        <v>2054</v>
       </c>
       <c r="X157" s="4" t="s">
-        <v>2049</v>
+        <v>2055</v>
       </c>
       <c r="Y157" s="4" t="s">
-        <v>2050</v>
+        <v>2056</v>
       </c>
       <c r="Z157" s="4" t="s">
-        <v>2051</v>
+        <v>2057</v>
       </c>
       <c r="AA157" s="4" t="s">
-        <v>2052</v>
+        <v>2058</v>
       </c>
       <c r="AB157" s="4" t="s">
-        <v>2053</v>
+        <v>2059</v>
       </c>
       <c r="AC157" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD157" s="4"/>
       <c r="AE157" s="4"/>
       <c r="AF157" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG157" s="4"/>
       <c r="AH157" s="4"/>
       <c r="AI157" s="4"/>
       <c r="AJ157" s="4"/>
     </row>
     <row r="158">
       <c r="A158" s="4" t="s">
-        <v>2054</v>
+        <v>2060</v>
       </c>
       <c r="B158" s="4" t="s">
-        <v>2055</v>
+        <v>2061</v>
       </c>
       <c r="C158" s="4" t="s">
-        <v>2056</v>
+        <v>49</v>
       </c>
       <c r="D158" s="4" t="s">
-        <v>2057</v>
+        <v>2062</v>
       </c>
       <c r="E158" s="4" t="s">
-        <v>2058</v>
+        <v>2063</v>
       </c>
       <c r="F158" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G158" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H158" s="4" t="s">
-        <v>2059</v>
+        <v>2064</v>
       </c>
       <c r="I158" s="4" t="s">
-        <v>2060</v>
+        <v>2065</v>
       </c>
       <c r="J158" s="4" t="s">
-        <v>2061</v>
+        <v>2066</v>
       </c>
       <c r="K158" s="4" t="s">
-        <v>2062</v>
+        <v>2067</v>
       </c>
       <c r="L158" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M158" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N158" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O158" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P158" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q158" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R158" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S158" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T158" s="4" t="s">
-        <v>2063</v>
+        <v>2052</v>
       </c>
       <c r="U158" s="4" t="s">
-        <v>2064</v>
+        <v>2053</v>
       </c>
       <c r="V158" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W158" s="4" t="s">
-        <v>2065</v>
+        <v>2068</v>
       </c>
       <c r="X158" s="4" t="s">
-        <v>2066</v>
+        <v>2069</v>
       </c>
       <c r="Y158" s="4" t="s">
-        <v>2067</v>
+        <v>2070</v>
       </c>
       <c r="Z158" s="4" t="s">
-        <v>2068</v>
+        <v>2071</v>
       </c>
       <c r="AA158" s="4" t="s">
-        <v>2069</v>
+        <v>2072</v>
       </c>
       <c r="AB158" s="4" t="s">
-        <v>2070</v>
+        <v>2073</v>
       </c>
       <c r="AC158" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD158" s="4"/>
       <c r="AE158" s="4"/>
       <c r="AF158" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG158" s="4"/>
       <c r="AH158" s="4"/>
       <c r="AI158" s="4"/>
       <c r="AJ158" s="4"/>
     </row>
     <row r="159">
       <c r="A159" s="4" t="s">
-        <v>2071</v>
+        <v>2074</v>
       </c>
       <c r="B159" s="4" t="s">
-        <v>2072</v>
+        <v>2075</v>
       </c>
       <c r="C159" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D159" s="4" t="s">
-        <v>2073</v>
+        <v>2076</v>
       </c>
       <c r="E159" s="4" t="s">
-        <v>2074</v>
+        <v>2077</v>
       </c>
       <c r="F159" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G159" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H159" s="4" t="s">
-        <v>2075</v>
+        <v>2078</v>
       </c>
       <c r="I159" s="4" t="s">
-        <v>2076</v>
+        <v>2079</v>
       </c>
       <c r="J159" s="4" t="s">
-        <v>1141</v>
+        <v>418</v>
       </c>
       <c r="K159" s="4" t="s">
-        <v>2077</v>
+        <v>2080</v>
       </c>
       <c r="L159" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M159" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N159" s="4" t="s">
-        <v>335</v>
+        <v>540</v>
       </c>
       <c r="O159" s="4" t="s">
-        <v>336</v>
+        <v>541</v>
       </c>
       <c r="P159" s="4" t="s">
-        <v>337</v>
+        <v>542</v>
       </c>
       <c r="Q159" s="4" t="s">
-        <v>338</v>
+        <v>541</v>
       </c>
       <c r="R159" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S159" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T159" s="4" t="s">
-        <v>2004</v>
+        <v>2020</v>
       </c>
       <c r="U159" s="4" t="s">
-        <v>2005</v>
+        <v>2021</v>
       </c>
       <c r="V159" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W159" s="4" t="s">
-        <v>2078</v>
+        <v>2081</v>
       </c>
       <c r="X159" s="4" t="s">
-        <v>2079</v>
+        <v>2082</v>
       </c>
       <c r="Y159" s="4" t="s">
-        <v>2080</v>
+        <v>2083</v>
       </c>
       <c r="Z159" s="4" t="s">
-        <v>2081</v>
+        <v>2084</v>
       </c>
       <c r="AA159" s="4" t="s">
-        <v>2082</v>
+        <v>2085</v>
       </c>
       <c r="AB159" s="4" t="s">
-        <v>2083</v>
+        <v>2086</v>
       </c>
       <c r="AC159" s="4" t="s">
-        <v>345</v>
+        <v>540</v>
       </c>
       <c r="AD159" s="4"/>
       <c r="AE159" s="4"/>
       <c r="AF159" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG159" s="4"/>
       <c r="AH159" s="4"/>
       <c r="AI159" s="4"/>
       <c r="AJ159" s="4"/>
     </row>
     <row r="160">
       <c r="A160" s="4" t="s">
-        <v>2084</v>
-[...3 lines deleted...]
-      </c>
+        <v>2087</v>
+      </c>
+      <c r="B160" s="4"/>
       <c r="C160" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D160" s="4" t="s">
-        <v>2073</v>
+        <v>2088</v>
       </c>
       <c r="E160" s="4" t="s">
-        <v>2086</v>
+        <v>2089</v>
       </c>
       <c r="F160" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G160" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H160" s="4" t="s">
-        <v>2075</v>
+        <v>2090</v>
       </c>
       <c r="I160" s="4" t="s">
-        <v>2076</v>
+        <v>2091</v>
       </c>
       <c r="J160" s="4" t="s">
-        <v>1676</v>
+        <v>2092</v>
       </c>
       <c r="K160" s="4" t="s">
-        <v>2087</v>
+        <v>2093</v>
       </c>
       <c r="L160" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M160" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N160" s="4" t="s">
-        <v>335</v>
+        <v>87</v>
       </c>
       <c r="O160" s="4" t="s">
-        <v>336</v>
+        <v>88</v>
       </c>
       <c r="P160" s="4" t="s">
-        <v>337</v>
+        <v>89</v>
       </c>
       <c r="Q160" s="4" t="s">
-        <v>338</v>
+        <v>88</v>
       </c>
       <c r="R160" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S160" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T160" s="4" t="s">
-        <v>2004</v>
+        <v>2020</v>
       </c>
       <c r="U160" s="4" t="s">
-        <v>2005</v>
+        <v>2021</v>
       </c>
       <c r="V160" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W160" s="4" t="s">
-        <v>2088</v>
+        <v>2094</v>
       </c>
       <c r="X160" s="4" t="s">
-        <v>2089</v>
+        <v>2095</v>
       </c>
       <c r="Y160" s="4" t="s">
-        <v>2090</v>
+        <v>2096</v>
       </c>
       <c r="Z160" s="4" t="s">
-        <v>2091</v>
+        <v>2097</v>
       </c>
       <c r="AA160" s="4" t="s">
-        <v>2092</v>
+        <v>2098</v>
       </c>
       <c r="AB160" s="4" t="s">
-        <v>2093</v>
+        <v>2099</v>
       </c>
       <c r="AC160" s="4" t="s">
-        <v>345</v>
+        <v>87</v>
       </c>
       <c r="AD160" s="4"/>
       <c r="AE160" s="4"/>
       <c r="AF160" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG160" s="4"/>
       <c r="AH160" s="4"/>
       <c r="AI160" s="4"/>
       <c r="AJ160" s="4"/>
     </row>
     <row r="161">
       <c r="A161" s="4" t="s">
-        <v>2094</v>
+        <v>2100</v>
       </c>
       <c r="B161" s="4" t="s">
-        <v>2095</v>
+        <v>2101</v>
       </c>
       <c r="C161" s="4" t="s">
-        <v>2096</v>
+        <v>2102</v>
       </c>
       <c r="D161" s="4" t="s">
-        <v>2097</v>
+        <v>2103</v>
       </c>
       <c r="E161" s="4" t="s">
-        <v>2098</v>
+        <v>2104</v>
       </c>
       <c r="F161" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G161" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H161" s="4" t="s">
-        <v>2099</v>
+        <v>2105</v>
       </c>
       <c r="I161" s="4" t="s">
-        <v>2100</v>
+        <v>2106</v>
       </c>
       <c r="J161" s="4" t="s">
-        <v>2101</v>
+        <v>2107</v>
       </c>
       <c r="K161" s="4" t="s">
-        <v>2102</v>
+        <v>2108</v>
       </c>
       <c r="L161" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M161" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N161" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O161" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P161" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q161" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R161" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S161" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T161" s="4" t="s">
-        <v>2103</v>
+        <v>2109</v>
       </c>
       <c r="U161" s="4" t="s">
-        <v>2104</v>
+        <v>2110</v>
       </c>
       <c r="V161" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W161" s="4" t="s">
-        <v>2105</v>
+        <v>2111</v>
       </c>
       <c r="X161" s="4" t="s">
-        <v>2106</v>
+        <v>2112</v>
       </c>
       <c r="Y161" s="4" t="s">
-        <v>2107</v>
+        <v>2113</v>
       </c>
       <c r="Z161" s="4" t="s">
-        <v>2108</v>
+        <v>2114</v>
       </c>
       <c r="AA161" s="4" t="s">
-        <v>2109</v>
+        <v>2115</v>
       </c>
       <c r="AB161" s="4" t="s">
-        <v>2110</v>
+        <v>2116</v>
       </c>
       <c r="AC161" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD161" s="4"/>
       <c r="AE161" s="4"/>
       <c r="AF161" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG161" s="4"/>
       <c r="AH161" s="4"/>
       <c r="AI161" s="4"/>
       <c r="AJ161" s="4"/>
     </row>
     <row r="162">
       <c r="A162" s="4" t="s">
-        <v>2111</v>
-[...1 lines deleted...]
-      <c r="B162" s="4"/>
+        <v>2117</v>
+      </c>
+      <c r="B162" s="4" t="s">
+        <v>2118</v>
+      </c>
       <c r="C162" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D162" s="4" t="s">
-        <v>2112</v>
+        <v>2119</v>
       </c>
       <c r="E162" s="4" t="s">
-        <v>2113</v>
+        <v>2120</v>
       </c>
       <c r="F162" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G162" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H162" s="4" t="s">
-        <v>2114</v>
+        <v>2121</v>
       </c>
       <c r="I162" s="4" t="s">
-        <v>2115</v>
+        <v>2122</v>
       </c>
       <c r="J162" s="4" t="s">
-        <v>2116</v>
+        <v>1115</v>
       </c>
       <c r="K162" s="4" t="s">
-        <v>2117</v>
+        <v>2123</v>
       </c>
       <c r="L162" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M162" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N162" s="4" t="s">
-        <v>87</v>
+        <v>317</v>
       </c>
       <c r="O162" s="4" t="s">
-        <v>88</v>
+        <v>318</v>
       </c>
       <c r="P162" s="4" t="s">
-        <v>89</v>
+        <v>319</v>
       </c>
       <c r="Q162" s="4" t="s">
-        <v>88</v>
+        <v>320</v>
       </c>
       <c r="R162" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S162" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T162" s="4" t="s">
-        <v>2118</v>
+        <v>2004</v>
       </c>
       <c r="U162" s="4" t="s">
-        <v>2119</v>
+        <v>2005</v>
       </c>
       <c r="V162" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W162" s="4" t="s">
-        <v>2120</v>
+        <v>2124</v>
       </c>
       <c r="X162" s="4" t="s">
-        <v>2121</v>
+        <v>2125</v>
       </c>
       <c r="Y162" s="4" t="s">
-        <v>2122</v>
+        <v>2126</v>
       </c>
       <c r="Z162" s="4" t="s">
-        <v>2123</v>
+        <v>2127</v>
       </c>
       <c r="AA162" s="4" t="s">
-        <v>2124</v>
+        <v>2128</v>
       </c>
       <c r="AB162" s="4" t="s">
-        <v>2125</v>
+        <v>2129</v>
       </c>
       <c r="AC162" s="4" t="s">
-        <v>87</v>
+        <v>327</v>
       </c>
       <c r="AD162" s="4"/>
       <c r="AE162" s="4"/>
       <c r="AF162" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG162" s="4"/>
       <c r="AH162" s="4"/>
       <c r="AI162" s="4"/>
       <c r="AJ162" s="4"/>
     </row>
     <row r="163">
       <c r="A163" s="4" t="s">
-        <v>2126</v>
+        <v>2130</v>
       </c>
       <c r="B163" s="4" t="s">
-        <v>2127</v>
+        <v>2131</v>
       </c>
       <c r="C163" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D163" s="4" t="s">
-        <v>2128</v>
+        <v>2119</v>
       </c>
       <c r="E163" s="4" t="s">
-        <v>2129</v>
+        <v>2132</v>
       </c>
       <c r="F163" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G163" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H163" s="4" t="s">
-        <v>2130</v>
+        <v>2121</v>
       </c>
       <c r="I163" s="4" t="s">
-        <v>2131</v>
+        <v>2122</v>
       </c>
       <c r="J163" s="4" t="s">
-        <v>2132</v>
+        <v>1701</v>
       </c>
       <c r="K163" s="4" t="s">
         <v>2133</v>
       </c>
       <c r="L163" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M163" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N163" s="4" t="s">
-        <v>87</v>
+        <v>317</v>
       </c>
       <c r="O163" s="4" t="s">
-        <v>88</v>
+        <v>318</v>
       </c>
       <c r="P163" s="4" t="s">
-        <v>89</v>
+        <v>319</v>
       </c>
       <c r="Q163" s="4" t="s">
-        <v>88</v>
+        <v>320</v>
       </c>
       <c r="R163" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S163" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T163" s="4" t="s">
-        <v>2118</v>
+        <v>2004</v>
       </c>
       <c r="U163" s="4" t="s">
-        <v>2119</v>
+        <v>2005</v>
       </c>
       <c r="V163" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W163" s="4" t="s">
         <v>2134</v>
       </c>
       <c r="X163" s="4" t="s">
         <v>2135</v>
       </c>
       <c r="Y163" s="4" t="s">
         <v>2136</v>
       </c>
       <c r="Z163" s="4" t="s">
         <v>2137</v>
       </c>
       <c r="AA163" s="4" t="s">
         <v>2138</v>
       </c>
       <c r="AB163" s="4" t="s">
         <v>2139</v>
       </c>
       <c r="AC163" s="4" t="s">
-        <v>87</v>
+        <v>327</v>
       </c>
       <c r="AD163" s="4"/>
       <c r="AE163" s="4"/>
       <c r="AF163" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG163" s="4"/>
       <c r="AH163" s="4"/>
       <c r="AI163" s="4"/>
       <c r="AJ163" s="4"/>
     </row>
     <row r="164">
       <c r="A164" s="4" t="s">
         <v>2140</v>
       </c>
       <c r="B164" s="4" t="s">
         <v>2141</v>
       </c>
       <c r="C164" s="4" t="s">
-        <v>49</v>
+        <v>2142</v>
       </c>
       <c r="D164" s="4" t="s">
-        <v>2142</v>
+        <v>2119</v>
       </c>
       <c r="E164" s="4" t="s">
         <v>2143</v>
       </c>
       <c r="F164" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G164" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H164" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I164" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J164" s="4" t="s">
         <v>2144</v>
       </c>
       <c r="K164" s="4" t="s">
         <v>2145</v>
       </c>
       <c r="L164" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M164" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N164" s="4" t="s">
-        <v>556</v>
+        <v>317</v>
       </c>
       <c r="O164" s="4" t="s">
-        <v>557</v>
+        <v>318</v>
       </c>
       <c r="P164" s="4" t="s">
-        <v>558</v>
+        <v>528</v>
       </c>
       <c r="Q164" s="4" t="s">
-        <v>557</v>
+        <v>529</v>
       </c>
       <c r="R164" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S164" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T164" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U164" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V164" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W164" s="4" t="s">
         <v>2146</v>
       </c>
       <c r="X164" s="4" t="s">
         <v>2147</v>
       </c>
       <c r="Y164" s="4" t="s">
         <v>2148</v>
       </c>
       <c r="Z164" s="4" t="s">
         <v>2149</v>
       </c>
       <c r="AA164" s="4" t="s">
         <v>2150</v>
       </c>
       <c r="AB164" s="4" t="s">
         <v>2151</v>
       </c>
       <c r="AC164" s="4" t="s">
-        <v>565</v>
+        <v>1344</v>
       </c>
       <c r="AD164" s="4"/>
       <c r="AE164" s="4"/>
       <c r="AF164" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG164" s="4"/>
       <c r="AH164" s="4"/>
       <c r="AI164" s="4"/>
       <c r="AJ164" s="4"/>
     </row>
     <row r="165">
       <c r="A165" s="4" t="s">
         <v>2152</v>
       </c>
       <c r="B165" s="4" t="s">
         <v>2153</v>
       </c>
       <c r="C165" s="4" t="s">
         <v>2154</v>
       </c>
       <c r="D165" s="4" t="s">
         <v>2155</v>
       </c>
       <c r="E165" s="4" t="s">
         <v>2156</v>
       </c>
       <c r="F165" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G165" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H165" s="4" t="s">
+        <v>2121</v>
+      </c>
+      <c r="I165" s="4" t="s">
+        <v>2122</v>
+      </c>
+      <c r="J165" s="4" t="s">
+        <v>1336</v>
+      </c>
+      <c r="K165" s="4" t="s">
         <v>2157</v>
       </c>
-      <c r="I165" s="4" t="s">
+      <c r="L165" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M165" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N165" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O165" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P165" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q165" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="R165" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S165" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T165" s="4" t="s">
+        <v>2037</v>
+      </c>
+      <c r="U165" s="4" t="s">
+        <v>2038</v>
+      </c>
+      <c r="V165" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W165" s="4" t="s">
         <v>2158</v>
       </c>
-      <c r="J165" s="4" t="s">
+      <c r="X165" s="4" t="s">
         <v>2159</v>
       </c>
-      <c r="K165" s="4" t="s">
+      <c r="Y165" s="4" t="s">
         <v>2160</v>
       </c>
-      <c r="L165" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W165" s="4" t="s">
+      <c r="Z165" s="4" t="s">
         <v>2161</v>
       </c>
-      <c r="X165" s="4" t="s">
+      <c r="AA165" s="4" t="s">
         <v>2162</v>
       </c>
-      <c r="Y165" s="4" t="s">
+      <c r="AB165" s="4" t="s">
         <v>2163</v>
       </c>
-      <c r="Z165" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC165" s="4" t="s">
-        <v>87</v>
+        <v>343</v>
       </c>
       <c r="AD165" s="4"/>
       <c r="AE165" s="4"/>
       <c r="AF165" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG165" s="4"/>
       <c r="AH165" s="4"/>
       <c r="AI165" s="4"/>
       <c r="AJ165" s="4"/>
     </row>
     <row r="166">
       <c r="A166" s="4" t="s">
+        <v>2164</v>
+      </c>
+      <c r="B166" s="4" t="s">
+        <v>2165</v>
+      </c>
+      <c r="C166" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D166" s="4" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E166" s="4" t="s">
         <v>2167</v>
-      </c>
-[...10 lines deleted...]
-        <v>2171</v>
       </c>
       <c r="F166" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G166" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H166" s="4" t="s">
+        <v>2121</v>
+      </c>
+      <c r="I166" s="4" t="s">
+        <v>2122</v>
+      </c>
+      <c r="J166" s="4" t="s">
+        <v>2168</v>
+      </c>
+      <c r="K166" s="4" t="s">
+        <v>2169</v>
+      </c>
+      <c r="L166" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M166" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N166" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="O166" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="P166" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q166" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="R166" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S166" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T166" s="4" t="s">
+        <v>2004</v>
+      </c>
+      <c r="U166" s="4" t="s">
+        <v>2005</v>
+      </c>
+      <c r="V166" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W166" s="4" t="s">
+        <v>2170</v>
+      </c>
+      <c r="X166" s="4" t="s">
+        <v>2171</v>
+      </c>
+      <c r="Y166" s="4" t="s">
         <v>2172</v>
       </c>
-      <c r="I166" s="4" t="s">
+      <c r="Z166" s="4" t="s">
         <v>2173</v>
       </c>
-      <c r="J166" s="4" t="s">
+      <c r="AA166" s="4" t="s">
         <v>2174</v>
       </c>
-      <c r="K166" s="4" t="s">
+      <c r="AB166" s="4" t="s">
         <v>2175</v>
       </c>
-      <c r="L166" s="4" t="s">
-[...49 lines deleted...]
-      </c>
       <c r="AC166" s="4" t="s">
-        <v>87</v>
+        <v>549</v>
       </c>
       <c r="AD166" s="4"/>
       <c r="AE166" s="4"/>
       <c r="AF166" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG166" s="4"/>
       <c r="AH166" s="4"/>
       <c r="AI166" s="4"/>
       <c r="AJ166" s="4"/>
     </row>
     <row r="167">
       <c r="A167" s="4" t="s">
-        <v>2182</v>
+        <v>2176</v>
       </c>
       <c r="B167" s="4" t="s">
-        <v>2183</v>
+        <v>2177</v>
       </c>
       <c r="C167" s="4" t="s">
-        <v>2184</v>
+        <v>49</v>
       </c>
       <c r="D167" s="4" t="s">
-        <v>2073</v>
+        <v>2178</v>
       </c>
       <c r="E167" s="4" t="s">
-        <v>2185</v>
+        <v>2179</v>
       </c>
       <c r="F167" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G167" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H167" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I167" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J167" s="4" t="s">
-        <v>2186</v>
+        <v>2180</v>
       </c>
       <c r="K167" s="4" t="s">
-        <v>2187</v>
+        <v>2181</v>
       </c>
       <c r="L167" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M167" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N167" s="4" t="s">
-        <v>335</v>
+        <v>540</v>
       </c>
       <c r="O167" s="4" t="s">
-        <v>336</v>
+        <v>541</v>
       </c>
       <c r="P167" s="4" t="s">
-        <v>516</v>
+        <v>542</v>
       </c>
       <c r="Q167" s="4" t="s">
-        <v>517</v>
+        <v>541</v>
       </c>
       <c r="R167" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S167" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T167" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U167" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V167" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W167" s="4" t="s">
-        <v>2188</v>
+        <v>2182</v>
       </c>
       <c r="X167" s="4" t="s">
-        <v>2189</v>
+        <v>2183</v>
       </c>
       <c r="Y167" s="4" t="s">
-        <v>2190</v>
+        <v>2184</v>
       </c>
       <c r="Z167" s="4" t="s">
-        <v>2191</v>
+        <v>2185</v>
       </c>
       <c r="AA167" s="4" t="s">
-        <v>2192</v>
+        <v>2186</v>
       </c>
       <c r="AB167" s="4" t="s">
-        <v>2193</v>
+        <v>2187</v>
       </c>
       <c r="AC167" s="4" t="s">
-        <v>524</v>
+        <v>549</v>
       </c>
       <c r="AD167" s="4"/>
       <c r="AE167" s="4"/>
       <c r="AF167" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG167" s="4"/>
       <c r="AH167" s="4"/>
       <c r="AI167" s="4"/>
       <c r="AJ167" s="4"/>
     </row>
     <row r="168">
       <c r="A168" s="4" t="s">
-        <v>2194</v>
+        <v>2188</v>
       </c>
       <c r="B168" s="4" t="s">
-        <v>2195</v>
+        <v>2189</v>
       </c>
       <c r="C168" s="4" t="s">
-        <v>2196</v>
+        <v>2190</v>
       </c>
       <c r="D168" s="4" t="s">
-        <v>2197</v>
+        <v>2191</v>
       </c>
       <c r="E168" s="4" t="s">
-        <v>2198</v>
+        <v>2192</v>
       </c>
       <c r="F168" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G168" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H168" s="4" t="s">
-        <v>2075</v>
+        <v>2193</v>
       </c>
       <c r="I168" s="4" t="s">
-        <v>2076</v>
+        <v>2194</v>
       </c>
       <c r="J168" s="4" t="s">
-        <v>1350</v>
+        <v>2195</v>
       </c>
       <c r="K168" s="4" t="s">
+        <v>2196</v>
+      </c>
+      <c r="L168" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M168" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N168" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O168" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P168" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q168" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="R168" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S168" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T168" s="4" t="s">
+        <v>2037</v>
+      </c>
+      <c r="U168" s="4" t="s">
+        <v>2038</v>
+      </c>
+      <c r="V168" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="W168" s="4" t="s">
+        <v>2197</v>
+      </c>
+      <c r="X168" s="4" t="s">
+        <v>2198</v>
+      </c>
+      <c r="Y168" s="4" t="s">
         <v>2199</v>
       </c>
-      <c r="L168" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W168" s="4" t="s">
+      <c r="Z168" s="4" t="s">
         <v>2200</v>
       </c>
-      <c r="X168" s="4" t="s">
+      <c r="AA168" s="4" t="s">
         <v>2201</v>
       </c>
-      <c r="Y168" s="4" t="s">
+      <c r="AB168" s="4" t="s">
         <v>2202</v>
       </c>
-      <c r="Z168" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC168" s="4" t="s">
-        <v>361</v>
+        <v>87</v>
       </c>
       <c r="AD168" s="4"/>
       <c r="AE168" s="4"/>
       <c r="AF168" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG168" s="4"/>
       <c r="AH168" s="4"/>
       <c r="AI168" s="4"/>
       <c r="AJ168" s="4"/>
     </row>
     <row r="169">
       <c r="A169" s="4" t="s">
+        <v>2203</v>
+      </c>
+      <c r="B169" s="4" t="s">
+        <v>2204</v>
+      </c>
+      <c r="C169" s="4" t="s">
+        <v>2205</v>
+      </c>
+      <c r="D169" s="4" t="s">
         <v>2206</v>
       </c>
-      <c r="B169" s="4" t="s">
+      <c r="E169" s="4" t="s">
         <v>2207</v>
-      </c>
-[...7 lines deleted...]
-        <v>2209</v>
       </c>
       <c r="F169" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G169" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H169" s="4" t="s">
-        <v>2075</v>
+        <v>2208</v>
       </c>
       <c r="I169" s="4" t="s">
-        <v>2076</v>
+        <v>2209</v>
       </c>
       <c r="J169" s="4" t="s">
         <v>2210</v>
       </c>
       <c r="K169" s="4" t="s">
         <v>2211</v>
       </c>
       <c r="L169" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M169" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N169" s="4" t="s">
-        <v>556</v>
+        <v>87</v>
       </c>
       <c r="O169" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="P169" s="4" t="s">
-        <v>558</v>
+        <v>89</v>
       </c>
       <c r="Q169" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="R169" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S169" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T169" s="4" t="s">
-        <v>2004</v>
+        <v>1974</v>
       </c>
       <c r="U169" s="4" t="s">
-        <v>2005</v>
+        <v>1975</v>
       </c>
       <c r="V169" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W169" s="4" t="s">
         <v>2212</v>
       </c>
       <c r="X169" s="4" t="s">
         <v>2213</v>
       </c>
       <c r="Y169" s="4" t="s">
         <v>2214</v>
       </c>
       <c r="Z169" s="4" t="s">
         <v>2215</v>
       </c>
       <c r="AA169" s="4" t="s">
         <v>2216</v>
       </c>
       <c r="AB169" s="4" t="s">
         <v>2217</v>
       </c>
       <c r="AC169" s="4" t="s">
-        <v>565</v>
+        <v>87</v>
       </c>
       <c r="AD169" s="4"/>
       <c r="AE169" s="4"/>
       <c r="AF169" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG169" s="4"/>
       <c r="AH169" s="4"/>
       <c r="AI169" s="4"/>
       <c r="AJ169" s="4"/>
     </row>
     <row r="170">
       <c r="A170" s="4" t="s">
         <v>2218</v>
       </c>
       <c r="B170" s="4" t="s">
         <v>2219</v>
       </c>
       <c r="C170" s="4" t="s">
-        <v>49</v>
+        <v>387</v>
       </c>
       <c r="D170" s="4" t="s">
         <v>2220</v>
       </c>
       <c r="E170" s="4" t="s">
         <v>2221</v>
       </c>
       <c r="F170" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G170" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H170" s="4" t="s">
         <v>2222</v>
       </c>
       <c r="I170" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="J170" s="4" t="s">
+        <v>1037</v>
+      </c>
+      <c r="K170" s="4" t="s">
         <v>2223</v>
       </c>
-      <c r="K170" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L170" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M170" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N170" s="4" t="s">
-        <v>556</v>
+        <v>317</v>
       </c>
       <c r="O170" s="4" t="s">
-        <v>557</v>
+        <v>318</v>
       </c>
       <c r="P170" s="4" t="s">
-        <v>558</v>
+        <v>528</v>
       </c>
       <c r="Q170" s="4" t="s">
-        <v>557</v>
+        <v>529</v>
       </c>
       <c r="R170" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S170" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T170" s="4" t="s">
         <v>2020</v>
       </c>
       <c r="U170" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="V170" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W170" s="4" t="s">
+        <v>2224</v>
+      </c>
+      <c r="X170" s="4" t="s">
         <v>2225</v>
       </c>
-      <c r="X170" s="4" t="s">
+      <c r="Y170" s="4" t="s">
         <v>2226</v>
       </c>
-      <c r="Y170" s="4" t="s">
+      <c r="Z170" s="4" t="s">
         <v>2227</v>
       </c>
-      <c r="Z170" s="4" t="s">
+      <c r="AA170" s="4" t="s">
         <v>2228</v>
       </c>
-      <c r="AA170" s="4" t="s">
+      <c r="AB170" s="4" t="s">
         <v>2229</v>
       </c>
-      <c r="AB170" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC170" s="4" t="s">
-        <v>565</v>
+        <v>1344</v>
       </c>
       <c r="AD170" s="4"/>
       <c r="AE170" s="4"/>
       <c r="AF170" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG170" s="4"/>
       <c r="AH170" s="4"/>
       <c r="AI170" s="4"/>
       <c r="AJ170" s="4"/>
     </row>
     <row r="171">
       <c r="A171" s="4" t="s">
+        <v>2230</v>
+      </c>
+      <c r="B171" s="4" t="s">
         <v>2231</v>
-      </c>
-[...1 lines deleted...]
-        <v>2232</v>
       </c>
       <c r="C171" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D171" s="4" t="s">
+        <v>2232</v>
+      </c>
+      <c r="E171" s="4" t="s">
         <v>2233</v>
-      </c>
-[...1 lines deleted...]
-        <v>2234</v>
       </c>
       <c r="F171" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G171" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H171" s="4" t="s">
+        <v>2234</v>
+      </c>
+      <c r="I171" s="4" t="s">
         <v>2235</v>
       </c>
-      <c r="I171" s="4" t="s">
+      <c r="J171" s="4" t="s">
         <v>2236</v>
       </c>
-      <c r="J171" s="4" t="s">
+      <c r="K171" s="4" t="s">
         <v>2237</v>
       </c>
-      <c r="K171" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L171" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M171" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N171" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O171" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P171" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q171" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R171" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S171" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T171" s="4" t="s">
-        <v>1974</v>
+        <v>2052</v>
       </c>
       <c r="U171" s="4" t="s">
-        <v>1975</v>
+        <v>2053</v>
       </c>
       <c r="V171" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W171" s="4" t="s">
+        <v>2238</v>
+      </c>
+      <c r="X171" s="4" t="s">
         <v>2239</v>
       </c>
-      <c r="X171" s="4" t="s">
+      <c r="Y171" s="4" t="s">
         <v>2240</v>
       </c>
-      <c r="Y171" s="4" t="s">
+      <c r="Z171" s="4" t="s">
         <v>2241</v>
       </c>
-      <c r="Z171" s="4" t="s">
+      <c r="AA171" s="4" t="s">
         <v>2242</v>
       </c>
-      <c r="AA171" s="4" t="s">
+      <c r="AB171" s="4" t="s">
         <v>2243</v>
-      </c>
-[...1 lines deleted...]
-        <v>2244</v>
       </c>
       <c r="AC171" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD171" s="4"/>
       <c r="AE171" s="4"/>
       <c r="AF171" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG171" s="4"/>
       <c r="AH171" s="4"/>
       <c r="AI171" s="4"/>
       <c r="AJ171" s="4"/>
     </row>
     <row r="172">
       <c r="A172" s="4" t="s">
+        <v>2244</v>
+      </c>
+      <c r="B172" s="4" t="s">
         <v>2245</v>
-      </c>
-[...1 lines deleted...]
-        <v>2246</v>
       </c>
       <c r="C172" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D172" s="4" t="s">
+        <v>2246</v>
+      </c>
+      <c r="E172" s="4" t="s">
         <v>2247</v>
-      </c>
-[...1 lines deleted...]
-        <v>2248</v>
       </c>
       <c r="F172" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G172" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H172" s="4" t="s">
+        <v>2248</v>
+      </c>
+      <c r="I172" s="4" t="s">
         <v>2249</v>
       </c>
-      <c r="I172" s="4" t="s">
+      <c r="J172" s="4" t="s">
         <v>2250</v>
       </c>
-      <c r="J172" s="4" t="s">
+      <c r="K172" s="4" t="s">
         <v>2251</v>
       </c>
-      <c r="K172" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L172" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M172" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N172" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O172" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P172" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q172" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R172" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S172" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T172" s="4" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="U172" s="4" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="V172" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W172" s="4" t="s">
+        <v>2252</v>
+      </c>
+      <c r="X172" s="4" t="s">
         <v>2253</v>
       </c>
-      <c r="X172" s="4" t="s">
+      <c r="Y172" s="4" t="s">
         <v>2254</v>
       </c>
-      <c r="Y172" s="4" t="s">
+      <c r="Z172" s="4" t="s">
         <v>2255</v>
       </c>
-      <c r="Z172" s="4" t="s">
+      <c r="AA172" s="4" t="s">
         <v>2256</v>
       </c>
-      <c r="AA172" s="4" t="s">
+      <c r="AB172" s="4" t="s">
         <v>2257</v>
-      </c>
-[...1 lines deleted...]
-        <v>2258</v>
       </c>
       <c r="AC172" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD172" s="4"/>
       <c r="AE172" s="4"/>
       <c r="AF172" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG172" s="4"/>
       <c r="AH172" s="4"/>
       <c r="AI172" s="4"/>
       <c r="AJ172" s="4"/>
     </row>
     <row r="173">
       <c r="A173" s="4" t="s">
+        <v>2258</v>
+      </c>
+      <c r="B173" s="4" t="s">
         <v>2259</v>
       </c>
-      <c r="B173" s="4" t="s">
+      <c r="C173" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D173" s="4" t="s">
         <v>2260</v>
-      </c>
-[...4 lines deleted...]
-        <v>2220</v>
       </c>
       <c r="E173" s="4" t="s">
         <v>2261</v>
       </c>
       <c r="F173" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G173" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H173" s="4" t="s">
-        <v>2222</v>
+        <v>2262</v>
       </c>
       <c r="I173" s="4" t="s">
-        <v>2021</v>
+        <v>2263</v>
       </c>
       <c r="J173" s="4" t="s">
-        <v>992</v>
+        <v>2264</v>
       </c>
       <c r="K173" s="4" t="s">
-        <v>2262</v>
+        <v>2265</v>
       </c>
       <c r="L173" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M173" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N173" s="4" t="s">
-        <v>335</v>
+        <v>87</v>
       </c>
       <c r="O173" s="4" t="s">
-        <v>336</v>
+        <v>88</v>
       </c>
       <c r="P173" s="4" t="s">
-        <v>516</v>
+        <v>89</v>
       </c>
       <c r="Q173" s="4" t="s">
-        <v>517</v>
+        <v>88</v>
       </c>
       <c r="R173" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S173" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T173" s="4" t="s">
-        <v>2020</v>
+        <v>2109</v>
       </c>
       <c r="U173" s="4" t="s">
-        <v>2021</v>
+        <v>2110</v>
       </c>
       <c r="V173" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W173" s="4" t="s">
-        <v>2263</v>
+        <v>2266</v>
       </c>
       <c r="X173" s="4" t="s">
-        <v>2264</v>
+        <v>2267</v>
       </c>
       <c r="Y173" s="4" t="s">
-        <v>2265</v>
+        <v>2268</v>
       </c>
       <c r="Z173" s="4" t="s">
-        <v>2266</v>
+        <v>2269</v>
       </c>
       <c r="AA173" s="4" t="s">
-        <v>2267</v>
+        <v>2270</v>
       </c>
       <c r="AB173" s="4" t="s">
-        <v>2268</v>
+        <v>2271</v>
       </c>
       <c r="AC173" s="4" t="s">
-        <v>1358</v>
+        <v>87</v>
       </c>
       <c r="AD173" s="4"/>
       <c r="AE173" s="4"/>
       <c r="AF173" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG173" s="4"/>
       <c r="AH173" s="4"/>
       <c r="AI173" s="4"/>
       <c r="AJ173" s="4"/>
     </row>
     <row r="174">
       <c r="A174" s="4" t="s">
-        <v>2269</v>
+        <v>2272</v>
       </c>
       <c r="B174" s="4" t="s">
-        <v>2270</v>
+        <v>2273</v>
       </c>
       <c r="C174" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D174" s="4" t="s">
-        <v>2271</v>
+        <v>2220</v>
       </c>
       <c r="E174" s="4" t="s">
-        <v>2272</v>
+        <v>2274</v>
       </c>
       <c r="F174" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G174" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H174" s="4" t="s">
-        <v>2273</v>
+        <v>2222</v>
       </c>
       <c r="I174" s="4" t="s">
-        <v>2274</v>
+        <v>2021</v>
       </c>
       <c r="J174" s="4" t="s">
         <v>2275</v>
       </c>
       <c r="K174" s="4" t="s">
         <v>2276</v>
       </c>
       <c r="L174" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M174" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N174" s="4" t="s">
-        <v>87</v>
+        <v>540</v>
       </c>
       <c r="O174" s="4" t="s">
-        <v>88</v>
+        <v>541</v>
       </c>
       <c r="P174" s="4" t="s">
-        <v>89</v>
+        <v>542</v>
       </c>
       <c r="Q174" s="4" t="s">
-        <v>88</v>
+        <v>541</v>
       </c>
       <c r="R174" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S174" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T174" s="4" t="s">
-        <v>2118</v>
+        <v>2020</v>
       </c>
       <c r="U174" s="4" t="s">
-        <v>2119</v>
+        <v>2021</v>
       </c>
       <c r="V174" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W174" s="4" t="s">
         <v>2277</v>
       </c>
       <c r="X174" s="4" t="s">
         <v>2278</v>
       </c>
       <c r="Y174" s="4" t="s">
         <v>2279</v>
       </c>
       <c r="Z174" s="4" t="s">
         <v>2280</v>
       </c>
       <c r="AA174" s="4" t="s">
         <v>2281</v>
       </c>
       <c r="AB174" s="4" t="s">
         <v>2282</v>
       </c>
       <c r="AC174" s="4" t="s">
-        <v>87</v>
+        <v>549</v>
       </c>
       <c r="AD174" s="4"/>
       <c r="AE174" s="4"/>
       <c r="AF174" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG174" s="4"/>
       <c r="AH174" s="4"/>
       <c r="AI174" s="4"/>
       <c r="AJ174" s="4"/>
     </row>
     <row r="175">
       <c r="A175" s="4" t="s">
         <v>2283</v>
       </c>
       <c r="B175" s="4" t="s">
         <v>2284</v>
       </c>
       <c r="C175" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D175" s="4" t="s">
         <v>2285</v>
       </c>
       <c r="E175" s="4" t="s">
         <v>2286</v>
       </c>
       <c r="F175" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G175" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H175" s="4" t="s">
         <v>2287</v>
       </c>
       <c r="I175" s="4" t="s">
         <v>2288</v>
       </c>
       <c r="J175" s="4" t="s">
         <v>2289</v>
       </c>
       <c r="K175" s="4" t="s">
         <v>2290</v>
       </c>
       <c r="L175" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M175" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N175" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O175" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P175" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q175" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R175" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S175" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T175" s="4" t="s">
-        <v>2063</v>
+        <v>1974</v>
       </c>
       <c r="U175" s="4" t="s">
-        <v>2064</v>
+        <v>1975</v>
       </c>
       <c r="V175" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W175" s="4" t="s">
         <v>2291</v>
       </c>
       <c r="X175" s="4" t="s">
         <v>2292</v>
       </c>
       <c r="Y175" s="4" t="s">
         <v>2293</v>
       </c>
       <c r="Z175" s="4" t="s">
         <v>2294</v>
       </c>
       <c r="AA175" s="4" t="s">
         <v>2295</v>
       </c>
       <c r="AB175" s="4" t="s">
         <v>2296</v>
       </c>
       <c r="AC175" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD175" s="4"/>
       <c r="AE175" s="4"/>
       <c r="AF175" s="4" t="s">
@@ -27890,765 +27887,765 @@
       <c r="D176" s="4" t="s">
         <v>2299</v>
       </c>
       <c r="E176" s="4" t="s">
         <v>2300</v>
       </c>
       <c r="F176" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G176" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H176" s="4" t="s">
         <v>2301</v>
       </c>
       <c r="I176" s="4" t="s">
         <v>2302</v>
       </c>
       <c r="J176" s="4" t="s">
         <v>2303</v>
       </c>
       <c r="K176" s="4" t="s">
         <v>2304</v>
       </c>
       <c r="L176" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M176" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N176" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O176" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P176" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q176" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R176" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S176" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T176" s="4" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="U176" s="4" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="V176" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W176" s="4" t="s">
         <v>2305</v>
       </c>
       <c r="X176" s="4" t="s">
         <v>2306</v>
       </c>
       <c r="Y176" s="4" t="s">
         <v>2307</v>
       </c>
       <c r="Z176" s="4" t="s">
         <v>2308</v>
       </c>
       <c r="AA176" s="4" t="s">
         <v>2309</v>
       </c>
       <c r="AB176" s="4" t="s">
         <v>2310</v>
       </c>
       <c r="AC176" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD176" s="4"/>
       <c r="AE176" s="4"/>
       <c r="AF176" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG176" s="4"/>
       <c r="AH176" s="4"/>
       <c r="AI176" s="4"/>
       <c r="AJ176" s="4"/>
     </row>
     <row r="177">
       <c r="A177" s="4" t="s">
         <v>2311</v>
       </c>
       <c r="B177" s="4" t="s">
         <v>2312</v>
       </c>
       <c r="C177" s="4" t="s">
-        <v>432</v>
+        <v>49</v>
       </c>
       <c r="D177" s="4" t="s">
         <v>2313</v>
       </c>
       <c r="E177" s="4" t="s">
         <v>2314</v>
       </c>
       <c r="F177" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G177" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H177" s="4" t="s">
         <v>2315</v>
       </c>
       <c r="I177" s="4" t="s">
         <v>2316</v>
       </c>
       <c r="J177" s="4" t="s">
         <v>2317</v>
       </c>
       <c r="K177" s="4" t="s">
         <v>2318</v>
       </c>
       <c r="L177" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M177" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N177" s="4" t="s">
-        <v>556</v>
+        <v>87</v>
       </c>
       <c r="O177" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="P177" s="4" t="s">
-        <v>558</v>
+        <v>89</v>
       </c>
       <c r="Q177" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="R177" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S177" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T177" s="4" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="U177" s="4" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="V177" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W177" s="4" t="s">
         <v>2319</v>
       </c>
       <c r="X177" s="4" t="s">
         <v>2320</v>
       </c>
       <c r="Y177" s="4" t="s">
         <v>2321</v>
       </c>
       <c r="Z177" s="4" t="s">
         <v>2322</v>
       </c>
       <c r="AA177" s="4" t="s">
         <v>2323</v>
       </c>
       <c r="AB177" s="4" t="s">
         <v>2324</v>
       </c>
       <c r="AC177" s="4" t="s">
-        <v>565</v>
+        <v>87</v>
       </c>
       <c r="AD177" s="4"/>
       <c r="AE177" s="4"/>
       <c r="AF177" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG177" s="4"/>
       <c r="AH177" s="4"/>
       <c r="AI177" s="4"/>
       <c r="AJ177" s="4"/>
     </row>
     <row r="178">
       <c r="A178" s="4" t="s">
         <v>2325</v>
       </c>
-      <c r="B178" s="4"/>
+      <c r="B178" s="4" t="s">
+        <v>2326</v>
+      </c>
       <c r="C178" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D178" s="4" t="s">
-        <v>2301</v>
+        <v>2327</v>
       </c>
       <c r="E178" s="4" t="s">
-        <v>2326</v>
+        <v>2328</v>
       </c>
       <c r="F178" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G178" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H178" s="4" t="s">
-        <v>2327</v>
+        <v>2329</v>
       </c>
       <c r="I178" s="4" t="s">
-        <v>2328</v>
+        <v>2330</v>
       </c>
       <c r="J178" s="4" t="s">
-        <v>2329</v>
+        <v>2331</v>
       </c>
       <c r="K178" s="4" t="s">
-        <v>2330</v>
+        <v>2332</v>
       </c>
       <c r="L178" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M178" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N178" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O178" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P178" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q178" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R178" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S178" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T178" s="4" t="s">
-        <v>2118</v>
+        <v>2109</v>
       </c>
       <c r="U178" s="4" t="s">
-        <v>2119</v>
+        <v>2110</v>
       </c>
       <c r="V178" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W178" s="4" t="s">
-        <v>2331</v>
+        <v>2333</v>
       </c>
       <c r="X178" s="4" t="s">
-        <v>2332</v>
+        <v>2334</v>
       </c>
       <c r="Y178" s="4" t="s">
-        <v>2333</v>
+        <v>2335</v>
       </c>
       <c r="Z178" s="4" t="s">
-        <v>2334</v>
+        <v>2336</v>
       </c>
       <c r="AA178" s="4" t="s">
-        <v>2335</v>
+        <v>2337</v>
       </c>
       <c r="AB178" s="4" t="s">
-        <v>2336</v>
+        <v>2338</v>
       </c>
       <c r="AC178" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD178" s="4"/>
       <c r="AE178" s="4"/>
       <c r="AF178" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG178" s="4"/>
       <c r="AH178" s="4"/>
       <c r="AI178" s="4"/>
       <c r="AJ178" s="4"/>
     </row>
     <row r="179">
       <c r="A179" s="4" t="s">
-        <v>2337</v>
+        <v>2339</v>
       </c>
       <c r="B179" s="4" t="s">
-        <v>2338</v>
+        <v>2340</v>
       </c>
       <c r="C179" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D179" s="4" t="s">
-        <v>2339</v>
+        <v>2341</v>
       </c>
       <c r="E179" s="4" t="s">
-        <v>2340</v>
+        <v>2342</v>
       </c>
       <c r="F179" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G179" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H179" s="4" t="s">
-        <v>2341</v>
+        <v>2343</v>
       </c>
       <c r="I179" s="4" t="s">
-        <v>2342</v>
+        <v>2344</v>
       </c>
       <c r="J179" s="4" t="s">
-        <v>2343</v>
+        <v>2345</v>
       </c>
       <c r="K179" s="4" t="s">
-        <v>2344</v>
+        <v>2346</v>
       </c>
       <c r="L179" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M179" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N179" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O179" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P179" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q179" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R179" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S179" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T179" s="4" t="s">
-        <v>2063</v>
+        <v>2347</v>
       </c>
       <c r="U179" s="4" t="s">
-        <v>2064</v>
+        <v>2348</v>
       </c>
       <c r="V179" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W179" s="4" t="s">
-        <v>2345</v>
+        <v>2349</v>
       </c>
       <c r="X179" s="4" t="s">
-        <v>2346</v>
+        <v>2350</v>
       </c>
       <c r="Y179" s="4" t="s">
-        <v>2347</v>
+        <v>2351</v>
       </c>
       <c r="Z179" s="4" t="s">
-        <v>2348</v>
+        <v>2352</v>
       </c>
       <c r="AA179" s="4" t="s">
-        <v>2349</v>
+        <v>2353</v>
       </c>
       <c r="AB179" s="4" t="s">
-        <v>2350</v>
+        <v>2354</v>
       </c>
       <c r="AC179" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD179" s="4"/>
       <c r="AE179" s="4"/>
       <c r="AF179" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG179" s="4"/>
       <c r="AH179" s="4"/>
       <c r="AI179" s="4"/>
       <c r="AJ179" s="4"/>
     </row>
     <row r="180">
       <c r="A180" s="4" t="s">
-        <v>2351</v>
+        <v>2355</v>
       </c>
       <c r="B180" s="4" t="s">
-        <v>2352</v>
+        <v>2356</v>
       </c>
       <c r="C180" s="4" t="s">
-        <v>49</v>
+        <v>2357</v>
       </c>
       <c r="D180" s="4" t="s">
-        <v>2353</v>
+        <v>2358</v>
       </c>
       <c r="E180" s="4" t="s">
-        <v>2354</v>
+        <v>2359</v>
       </c>
       <c r="F180" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G180" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H180" s="4" t="s">
-        <v>2355</v>
+        <v>2360</v>
       </c>
       <c r="I180" s="4" t="s">
-        <v>2356</v>
+        <v>2361</v>
       </c>
       <c r="J180" s="4" t="s">
-        <v>2357</v>
+        <v>2362</v>
       </c>
       <c r="K180" s="4" t="s">
-        <v>2358</v>
+        <v>2363</v>
       </c>
       <c r="L180" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M180" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N180" s="4" t="s">
-        <v>87</v>
+        <v>317</v>
       </c>
       <c r="O180" s="4" t="s">
-        <v>88</v>
+        <v>318</v>
       </c>
       <c r="P180" s="4" t="s">
-        <v>89</v>
+        <v>528</v>
       </c>
       <c r="Q180" s="4" t="s">
-        <v>88</v>
+        <v>529</v>
       </c>
       <c r="R180" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S180" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T180" s="4" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="U180" s="4" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="V180" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W180" s="4" t="s">
-        <v>2359</v>
+        <v>2364</v>
       </c>
       <c r="X180" s="4" t="s">
-        <v>2360</v>
+        <v>2365</v>
       </c>
       <c r="Y180" s="4" t="s">
-        <v>2361</v>
+        <v>2366</v>
       </c>
       <c r="Z180" s="4" t="s">
-        <v>2362</v>
+        <v>2367</v>
       </c>
       <c r="AA180" s="4" t="s">
-        <v>2363</v>
+        <v>2368</v>
       </c>
       <c r="AB180" s="4" t="s">
-        <v>2364</v>
+        <v>2369</v>
       </c>
       <c r="AC180" s="4" t="s">
-        <v>87</v>
+        <v>1344</v>
       </c>
       <c r="AD180" s="4"/>
       <c r="AE180" s="4"/>
       <c r="AF180" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG180" s="4"/>
       <c r="AH180" s="4"/>
       <c r="AI180" s="4"/>
       <c r="AJ180" s="4"/>
     </row>
     <row r="181">
       <c r="A181" s="4" t="s">
-        <v>2365</v>
+        <v>2370</v>
       </c>
       <c r="B181" s="4" t="s">
-        <v>2366</v>
+        <v>2371</v>
       </c>
       <c r="C181" s="4" t="s">
-        <v>49</v>
+        <v>428</v>
       </c>
       <c r="D181" s="4" t="s">
-        <v>2367</v>
+        <v>2358</v>
       </c>
       <c r="E181" s="4" t="s">
-        <v>2368</v>
+        <v>2372</v>
       </c>
       <c r="F181" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G181" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H181" s="4" t="s">
-        <v>2369</v>
+        <v>2360</v>
       </c>
       <c r="I181" s="4" t="s">
-        <v>2370</v>
+        <v>2361</v>
       </c>
       <c r="J181" s="4" t="s">
-        <v>2371</v>
+        <v>2373</v>
       </c>
       <c r="K181" s="4" t="s">
-        <v>2372</v>
+        <v>2374</v>
       </c>
       <c r="L181" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M181" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N181" s="4" t="s">
-        <v>87</v>
+        <v>540</v>
       </c>
       <c r="O181" s="4" t="s">
-        <v>88</v>
+        <v>541</v>
       </c>
       <c r="P181" s="4" t="s">
-        <v>89</v>
+        <v>542</v>
       </c>
       <c r="Q181" s="4" t="s">
-        <v>88</v>
+        <v>541</v>
       </c>
       <c r="R181" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S181" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T181" s="4" t="s">
-        <v>2373</v>
+        <v>2109</v>
       </c>
       <c r="U181" s="4" t="s">
-        <v>2374</v>
+        <v>2110</v>
       </c>
       <c r="V181" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W181" s="4" t="s">
         <v>2375</v>
       </c>
       <c r="X181" s="4" t="s">
         <v>2376</v>
       </c>
       <c r="Y181" s="4" t="s">
         <v>2377</v>
       </c>
       <c r="Z181" s="4" t="s">
         <v>2378</v>
       </c>
       <c r="AA181" s="4" t="s">
         <v>2379</v>
       </c>
       <c r="AB181" s="4" t="s">
         <v>2380</v>
       </c>
       <c r="AC181" s="4" t="s">
-        <v>87</v>
+        <v>549</v>
       </c>
       <c r="AD181" s="4"/>
       <c r="AE181" s="4"/>
       <c r="AF181" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG181" s="4"/>
       <c r="AH181" s="4"/>
       <c r="AI181" s="4"/>
       <c r="AJ181" s="4"/>
     </row>
     <row r="182">
       <c r="A182" s="4" t="s">
         <v>2381</v>
       </c>
-      <c r="B182" s="4" t="s">
+      <c r="B182" s="4"/>
+      <c r="C182" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D182" s="4" t="s">
+        <v>2262</v>
+      </c>
+      <c r="E182" s="4" t="s">
         <v>2382</v>
-      </c>
-[...7 lines deleted...]
-        <v>2384</v>
       </c>
       <c r="F182" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G182" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H182" s="4" t="s">
-        <v>2315</v>
+        <v>2383</v>
       </c>
       <c r="I182" s="4" t="s">
-        <v>2316</v>
+        <v>2384</v>
       </c>
       <c r="J182" s="4" t="s">
         <v>2385</v>
       </c>
       <c r="K182" s="4" t="s">
         <v>2386</v>
       </c>
       <c r="L182" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M182" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N182" s="4" t="s">
-        <v>335</v>
+        <v>87</v>
       </c>
       <c r="O182" s="4" t="s">
-        <v>336</v>
+        <v>88</v>
       </c>
       <c r="P182" s="4" t="s">
-        <v>516</v>
+        <v>89</v>
       </c>
       <c r="Q182" s="4" t="s">
-        <v>517</v>
+        <v>88</v>
       </c>
       <c r="R182" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S182" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T182" s="4" t="s">
-        <v>2063</v>
+        <v>2052</v>
       </c>
       <c r="U182" s="4" t="s">
-        <v>2064</v>
+        <v>2053</v>
       </c>
       <c r="V182" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W182" s="4" t="s">
         <v>2387</v>
       </c>
       <c r="X182" s="4" t="s">
         <v>2388</v>
       </c>
       <c r="Y182" s="4" t="s">
         <v>2389</v>
       </c>
       <c r="Z182" s="4" t="s">
         <v>2390</v>
       </c>
       <c r="AA182" s="4" t="s">
         <v>2391</v>
       </c>
       <c r="AB182" s="4" t="s">
         <v>2392</v>
       </c>
       <c r="AC182" s="4" t="s">
-        <v>1358</v>
+        <v>87</v>
       </c>
       <c r="AD182" s="4"/>
       <c r="AE182" s="4"/>
       <c r="AF182" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG182" s="4"/>
       <c r="AH182" s="4"/>
       <c r="AI182" s="4"/>
       <c r="AJ182" s="4"/>
     </row>
     <row r="183">
       <c r="A183" s="4" t="s">
         <v>2393</v>
       </c>
       <c r="B183" s="4" t="s">
         <v>2394</v>
       </c>
       <c r="C183" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D183" s="4" t="s">
         <v>2395</v>
       </c>
       <c r="E183" s="4" t="s">
         <v>2396</v>
       </c>
       <c r="F183" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G183" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H183" s="4" t="s">
         <v>2397</v>
       </c>
       <c r="I183" s="4" t="s">
         <v>2398</v>
       </c>
       <c r="J183" s="4" t="s">
         <v>2399</v>
       </c>
       <c r="K183" s="4" t="s">
         <v>2400</v>
       </c>
       <c r="L183" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M183" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N183" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O183" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P183" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q183" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R183" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S183" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T183" s="4" t="s">
         <v>1974</v>
       </c>
       <c r="U183" s="4" t="s">
         <v>1975</v>
       </c>
       <c r="V183" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W183" s="4" t="s">
         <v>2401</v>
       </c>
       <c r="X183" s="4" t="s">
         <v>2402</v>
       </c>
       <c r="Y183" s="4" t="s">
         <v>2403</v>
       </c>
       <c r="Z183" s="4" t="s">
         <v>2404</v>
       </c>
       <c r="AA183" s="4" t="s">
         <v>2405</v>
       </c>
       <c r="AB183" s="4" t="s">
         <v>2406</v>
       </c>
       <c r="AC183" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD183" s="4"/>
       <c r="AE183" s="4"/>
       <c r="AF183" s="4" t="s">
@@ -28666,575 +28663,575 @@
       <c r="B184" s="4" t="s">
         <v>2408</v>
       </c>
       <c r="C184" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D184" s="4" t="s">
         <v>2409</v>
       </c>
       <c r="E184" s="4" t="s">
         <v>2410</v>
       </c>
       <c r="F184" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G184" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H184" s="4" t="s">
         <v>2411</v>
       </c>
       <c r="I184" s="4" t="s">
         <v>2412</v>
       </c>
       <c r="J184" s="4" t="s">
-        <v>2413</v>
+        <v>700</v>
       </c>
       <c r="K184" s="4" t="s">
-        <v>2414</v>
+        <v>701</v>
       </c>
       <c r="L184" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M184" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N184" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O184" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P184" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q184" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R184" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S184" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T184" s="4" t="s">
         <v>1974</v>
       </c>
       <c r="U184" s="4" t="s">
         <v>1975</v>
       </c>
       <c r="V184" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W184" s="4" t="s">
+        <v>2413</v>
+      </c>
+      <c r="X184" s="4" t="s">
+        <v>2414</v>
+      </c>
+      <c r="Y184" s="4" t="s">
         <v>2415</v>
       </c>
-      <c r="X184" s="4" t="s">
+      <c r="Z184" s="4" t="s">
         <v>2416</v>
       </c>
-      <c r="Y184" s="4" t="s">
+      <c r="AA184" s="4" t="s">
         <v>2417</v>
       </c>
-      <c r="Z184" s="4" t="s">
+      <c r="AB184" s="4" t="s">
         <v>2418</v>
-      </c>
-[...4 lines deleted...]
-        <v>2420</v>
       </c>
       <c r="AC184" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD184" s="4"/>
       <c r="AE184" s="4"/>
       <c r="AF184" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG184" s="4"/>
       <c r="AH184" s="4"/>
       <c r="AI184" s="4"/>
       <c r="AJ184" s="4"/>
     </row>
     <row r="185">
       <c r="A185" s="4" t="s">
+        <v>2419</v>
+      </c>
+      <c r="B185" s="4" t="s">
+        <v>2420</v>
+      </c>
+      <c r="C185" s="4" t="s">
         <v>2421</v>
       </c>
-      <c r="B185" s="4" t="s">
+      <c r="D185" s="4" t="s">
         <v>2422</v>
       </c>
-      <c r="C185" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D185" s="4" t="s">
+      <c r="E185" s="4" t="s">
         <v>2423</v>
-      </c>
-[...1 lines deleted...]
-        <v>2424</v>
       </c>
       <c r="F185" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G185" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H185" s="4" t="s">
+        <v>2424</v>
+      </c>
+      <c r="I185" s="4" t="s">
         <v>2425</v>
       </c>
-      <c r="I185" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J185" s="4" t="s">
-        <v>700</v>
+        <v>2289</v>
       </c>
       <c r="K185" s="4" t="s">
-        <v>701</v>
+        <v>2290</v>
       </c>
       <c r="L185" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M185" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N185" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O185" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P185" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q185" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R185" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S185" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T185" s="4" t="s">
-        <v>1974</v>
+        <v>2109</v>
       </c>
       <c r="U185" s="4" t="s">
-        <v>1975</v>
+        <v>2110</v>
       </c>
       <c r="V185" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W185" s="4" t="s">
+        <v>2426</v>
+      </c>
+      <c r="X185" s="4" t="s">
         <v>2427</v>
       </c>
-      <c r="X185" s="4" t="s">
+      <c r="Y185" s="4" t="s">
         <v>2428</v>
       </c>
-      <c r="Y185" s="4" t="s">
+      <c r="Z185" s="4" t="s">
         <v>2429</v>
       </c>
-      <c r="Z185" s="4" t="s">
+      <c r="AA185" s="4" t="s">
         <v>2430</v>
       </c>
-      <c r="AA185" s="4" t="s">
+      <c r="AB185" s="4" t="s">
         <v>2431</v>
-      </c>
-[...1 lines deleted...]
-        <v>2432</v>
       </c>
       <c r="AC185" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD185" s="4"/>
       <c r="AE185" s="4"/>
       <c r="AF185" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG185" s="4"/>
       <c r="AH185" s="4"/>
       <c r="AI185" s="4"/>
       <c r="AJ185" s="4"/>
     </row>
     <row r="186">
       <c r="A186" s="4" t="s">
+        <v>2432</v>
+      </c>
+      <c r="B186" s="4"/>
+      <c r="C186" s="4" t="s">
         <v>2433</v>
       </c>
-      <c r="B186" s="4" t="s">
+      <c r="D186" s="4" t="s">
+        <v>2422</v>
+      </c>
+      <c r="E186" s="4" t="s">
         <v>2434</v>
-      </c>
-[...7 lines deleted...]
-        <v>2437</v>
       </c>
       <c r="F186" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G186" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H186" s="4" t="s">
+        <v>2424</v>
+      </c>
+      <c r="I186" s="4" t="s">
+        <v>2425</v>
+      </c>
+      <c r="J186" s="4" t="s">
+        <v>2435</v>
+      </c>
+      <c r="K186" s="4" t="s">
+        <v>2436</v>
+      </c>
+      <c r="L186" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M186" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N186" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="O186" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="P186" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q186" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="R186" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S186" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T186" s="4" t="s">
+        <v>2109</v>
+      </c>
+      <c r="U186" s="4" t="s">
+        <v>2110</v>
+      </c>
+      <c r="V186" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W186" s="4" t="s">
+        <v>2437</v>
+      </c>
+      <c r="X186" s="4" t="s">
         <v>2438</v>
       </c>
-      <c r="I186" s="4" t="s">
+      <c r="Y186" s="4" t="s">
         <v>2439</v>
       </c>
-      <c r="J186" s="4" t="s">
-[...38 lines deleted...]
-      <c r="W186" s="4" t="s">
+      <c r="Z186" s="4" t="s">
         <v>2440</v>
       </c>
-      <c r="X186" s="4" t="s">
+      <c r="AA186" s="4" t="s">
         <v>2441</v>
       </c>
-      <c r="Y186" s="4" t="s">
+      <c r="AB186" s="4" t="s">
         <v>2442</v>
       </c>
-      <c r="Z186" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC186" s="4" t="s">
-        <v>87</v>
+        <v>540</v>
       </c>
       <c r="AD186" s="4"/>
       <c r="AE186" s="4"/>
       <c r="AF186" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG186" s="4"/>
       <c r="AH186" s="4"/>
       <c r="AI186" s="4"/>
       <c r="AJ186" s="4"/>
     </row>
     <row r="187">
       <c r="A187" s="4" t="s">
+        <v>2443</v>
+      </c>
+      <c r="B187" s="4" t="s">
+        <v>2444</v>
+      </c>
+      <c r="C187" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D187" s="4" t="s">
+        <v>2445</v>
+      </c>
+      <c r="E187" s="4" t="s">
         <v>2446</v>
-      </c>
-[...8 lines deleted...]
-        <v>2448</v>
       </c>
       <c r="F187" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G187" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H187" s="4" t="s">
-        <v>2438</v>
+        <v>2447</v>
       </c>
       <c r="I187" s="4" t="s">
-        <v>2439</v>
+        <v>2448</v>
       </c>
       <c r="J187" s="4" t="s">
         <v>2449</v>
       </c>
       <c r="K187" s="4" t="s">
         <v>2450</v>
       </c>
       <c r="L187" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M187" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N187" s="4" t="s">
-        <v>556</v>
+        <v>87</v>
       </c>
       <c r="O187" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="P187" s="4" t="s">
-        <v>558</v>
+        <v>89</v>
       </c>
       <c r="Q187" s="4" t="s">
-        <v>557</v>
+        <v>88</v>
       </c>
       <c r="R187" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S187" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T187" s="4" t="s">
-        <v>2063</v>
+        <v>2020</v>
       </c>
       <c r="U187" s="4" t="s">
-        <v>2064</v>
+        <v>2021</v>
       </c>
       <c r="V187" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W187" s="4" t="s">
         <v>2451</v>
       </c>
       <c r="X187" s="4" t="s">
         <v>2452</v>
       </c>
       <c r="Y187" s="4" t="s">
         <v>2453</v>
       </c>
       <c r="Z187" s="4" t="s">
         <v>2454</v>
       </c>
       <c r="AA187" s="4" t="s">
         <v>2455</v>
       </c>
       <c r="AB187" s="4" t="s">
         <v>2456</v>
       </c>
       <c r="AC187" s="4" t="s">
-        <v>556</v>
+        <v>87</v>
       </c>
       <c r="AD187" s="4"/>
       <c r="AE187" s="4"/>
       <c r="AF187" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG187" s="4"/>
       <c r="AH187" s="4"/>
       <c r="AI187" s="4"/>
       <c r="AJ187" s="4"/>
     </row>
     <row r="188">
       <c r="A188" s="4" t="s">
         <v>2457</v>
       </c>
       <c r="B188" s="4" t="s">
         <v>2458</v>
       </c>
       <c r="C188" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D188" s="4" t="s">
         <v>2459</v>
       </c>
       <c r="E188" s="4" t="s">
         <v>2460</v>
       </c>
       <c r="F188" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G188" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H188" s="4" t="s">
         <v>2461</v>
       </c>
       <c r="I188" s="4" t="s">
         <v>2462</v>
       </c>
       <c r="J188" s="4" t="s">
-        <v>2463</v>
+        <v>1351</v>
       </c>
       <c r="K188" s="4" t="s">
-        <v>2464</v>
+        <v>1352</v>
       </c>
       <c r="L188" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M188" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N188" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O188" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P188" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q188" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R188" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S188" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T188" s="4" t="s">
-        <v>2020</v>
+        <v>2004</v>
       </c>
       <c r="U188" s="4" t="s">
-        <v>2021</v>
+        <v>2005</v>
       </c>
       <c r="V188" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W188" s="4" t="s">
+        <v>2463</v>
+      </c>
+      <c r="X188" s="4" t="s">
+        <v>2464</v>
+      </c>
+      <c r="Y188" s="4" t="s">
         <v>2465</v>
       </c>
-      <c r="X188" s="4" t="s">
+      <c r="Z188" s="4" t="s">
         <v>2466</v>
       </c>
-      <c r="Y188" s="4" t="s">
+      <c r="AA188" s="4" t="s">
         <v>2467</v>
       </c>
-      <c r="Z188" s="4" t="s">
+      <c r="AB188" s="4" t="s">
         <v>2468</v>
-      </c>
-[...4 lines deleted...]
-        <v>2470</v>
       </c>
       <c r="AC188" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD188" s="4"/>
       <c r="AE188" s="4"/>
       <c r="AF188" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG188" s="4"/>
       <c r="AH188" s="4"/>
       <c r="AI188" s="4"/>
       <c r="AJ188" s="4"/>
     </row>
     <row r="189">
       <c r="A189" s="4" t="s">
-        <v>2471</v>
+        <v>2469</v>
       </c>
       <c r="B189" s="4" t="s">
-        <v>2472</v>
+        <v>2470</v>
       </c>
       <c r="C189" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D189" s="4" t="s">
-        <v>2473</v>
+        <v>2471</v>
       </c>
       <c r="E189" s="4" t="s">
-        <v>2474</v>
+        <v>2472</v>
       </c>
       <c r="F189" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G189" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H189" s="4" t="s">
+        <v>2473</v>
+      </c>
+      <c r="I189" s="4" t="s">
+        <v>2474</v>
+      </c>
+      <c r="J189" s="4" t="s">
         <v>2475</v>
       </c>
-      <c r="I189" s="4" t="s">
+      <c r="K189" s="4" t="s">
         <v>2476</v>
       </c>
-      <c r="J189" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L189" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M189" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N189" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O189" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P189" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q189" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R189" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S189" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T189" s="4" t="s">
-        <v>2004</v>
+        <v>1974</v>
       </c>
       <c r="U189" s="4" t="s">
-        <v>2005</v>
+        <v>1975</v>
       </c>
       <c r="V189" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W189" s="4" t="s">
         <v>2477</v>
       </c>
       <c r="X189" s="4" t="s">
         <v>2478</v>
       </c>
       <c r="Y189" s="4" t="s">
         <v>2479</v>
       </c>
       <c r="Z189" s="4" t="s">
         <v>2480</v>
       </c>
       <c r="AA189" s="4" t="s">
         <v>2481</v>
       </c>
       <c r="AB189" s="4" t="s">
         <v>2482</v>
       </c>
       <c r="AC189" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD189" s="4"/>
       <c r="AE189" s="4"/>
       <c r="AF189" s="4" t="s">
@@ -29258,81 +29255,81 @@
       <c r="D190" s="4" t="s">
         <v>2485</v>
       </c>
       <c r="E190" s="4" t="s">
         <v>2486</v>
       </c>
       <c r="F190" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G190" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H190" s="4" t="s">
         <v>2487</v>
       </c>
       <c r="I190" s="4" t="s">
         <v>2488</v>
       </c>
       <c r="J190" s="4" t="s">
         <v>2489</v>
       </c>
       <c r="K190" s="4" t="s">
         <v>2490</v>
       </c>
       <c r="L190" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M190" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N190" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O190" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P190" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q190" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R190" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S190" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T190" s="4" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="U190" s="4" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="V190" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W190" s="4" t="s">
         <v>2491</v>
       </c>
       <c r="X190" s="4" t="s">
         <v>2492</v>
       </c>
       <c r="Y190" s="4" t="s">
         <v>2493</v>
       </c>
       <c r="Z190" s="4" t="s">
         <v>2494</v>
       </c>
       <c r="AA190" s="4" t="s">
         <v>2495</v>
       </c>
       <c r="AB190" s="4" t="s">
         <v>2496</v>
       </c>
       <c r="AC190" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD190" s="4"/>
       <c r="AE190" s="4"/>
       <c r="AF190" s="4" t="s">
@@ -29347,286 +29344,286 @@
       <c r="A191" s="4" t="s">
         <v>2497</v>
       </c>
       <c r="B191" s="4" t="s">
         <v>2498</v>
       </c>
       <c r="C191" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D191" s="4" t="s">
         <v>2499</v>
       </c>
       <c r="E191" s="4" t="s">
         <v>2500</v>
       </c>
       <c r="F191" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G191" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H191" s="4" t="s">
         <v>2501</v>
       </c>
       <c r="I191" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="J191" s="4" t="s">
         <v>2502</v>
       </c>
       <c r="K191" s="4" t="s">
         <v>2503</v>
       </c>
       <c r="L191" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M191" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N191" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O191" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P191" s="4" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="Q191" s="4" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="R191" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S191" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T191" s="4" t="s">
-        <v>2373</v>
+        <v>2347</v>
       </c>
       <c r="U191" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="V191" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W191" s="4" t="s">
         <v>2504</v>
       </c>
       <c r="X191" s="4" t="s">
         <v>2505</v>
       </c>
       <c r="Y191" s="4" t="s">
         <v>2506</v>
       </c>
       <c r="Z191" s="4" t="s">
         <v>2507</v>
       </c>
       <c r="AA191" s="4" t="s">
         <v>2508</v>
       </c>
       <c r="AB191" s="4" t="s">
         <v>2509</v>
       </c>
       <c r="AC191" s="4" t="s">
-        <v>1358</v>
+        <v>1344</v>
       </c>
       <c r="AD191" s="4"/>
       <c r="AE191" s="4"/>
       <c r="AF191" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG191" s="4"/>
       <c r="AH191" s="4"/>
       <c r="AI191" s="4"/>
       <c r="AJ191" s="4"/>
     </row>
     <row r="192">
       <c r="A192" s="4" t="s">
         <v>2510</v>
       </c>
       <c r="B192" s="4" t="s">
         <v>2511</v>
       </c>
       <c r="C192" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D192" s="4" t="s">
-        <v>2315</v>
+        <v>2360</v>
       </c>
       <c r="E192" s="4" t="s">
         <v>2512</v>
       </c>
       <c r="F192" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G192" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H192" s="4" t="s">
         <v>2501</v>
       </c>
       <c r="I192" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="J192" s="4" t="s">
-        <v>449</v>
+        <v>348</v>
       </c>
       <c r="K192" s="4" t="s">
         <v>2513</v>
       </c>
       <c r="L192" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M192" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N192" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O192" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P192" s="4" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="Q192" s="4" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="R192" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S192" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T192" s="4" t="s">
-        <v>2373</v>
+        <v>2347</v>
       </c>
       <c r="U192" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="V192" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W192" s="4" t="s">
         <v>2514</v>
       </c>
       <c r="X192" s="4" t="s">
         <v>2515</v>
       </c>
       <c r="Y192" s="4" t="s">
         <v>2516</v>
       </c>
       <c r="Z192" s="4" t="s">
         <v>2517</v>
       </c>
       <c r="AA192" s="4" t="s">
         <v>2518</v>
       </c>
       <c r="AB192" s="4" t="s">
         <v>2519</v>
       </c>
       <c r="AC192" s="4" t="s">
-        <v>1358</v>
+        <v>1344</v>
       </c>
       <c r="AD192" s="4"/>
       <c r="AE192" s="4"/>
       <c r="AF192" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG192" s="4"/>
       <c r="AH192" s="4"/>
       <c r="AI192" s="4"/>
       <c r="AJ192" s="4"/>
     </row>
     <row r="193">
       <c r="A193" s="4" t="s">
         <v>2520</v>
       </c>
       <c r="B193" s="4" t="s">
         <v>2521</v>
       </c>
       <c r="C193" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D193" s="4" t="s">
         <v>2522</v>
       </c>
       <c r="E193" s="4" t="s">
         <v>2523</v>
       </c>
       <c r="F193" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G193" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H193" s="4" t="s">
         <v>2524</v>
       </c>
       <c r="I193" s="4" t="s">
         <v>2525</v>
       </c>
       <c r="J193" s="4" t="s">
         <v>2526</v>
       </c>
       <c r="K193" s="4" t="s">
         <v>2527</v>
       </c>
       <c r="L193" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M193" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N193" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O193" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P193" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q193" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R193" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S193" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T193" s="4" t="s">
         <v>2020</v>
       </c>
       <c r="U193" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="V193" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W193" s="4" t="s">
         <v>2528</v>
       </c>
       <c r="X193" s="4" t="s">
         <v>2529</v>
       </c>
       <c r="Y193" s="4" t="s">
         <v>2530</v>
       </c>
       <c r="Z193" s="4" t="s">
         <v>2531</v>
       </c>
       <c r="AA193" s="4" t="s">
         <v>2532</v>
       </c>
       <c r="AB193" s="4" t="s">
         <v>2533</v>
       </c>
       <c r="AC193" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD193" s="4"/>
       <c r="AE193" s="4"/>
       <c r="AF193" s="4" t="s">
@@ -29644,87 +29641,87 @@
       <c r="B194" s="4" t="s">
         <v>2535</v>
       </c>
       <c r="C194" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D194" s="4" t="s">
         <v>2536</v>
       </c>
       <c r="E194" s="4" t="s">
         <v>2537</v>
       </c>
       <c r="F194" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G194" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H194" s="4" t="s">
         <v>2538</v>
       </c>
       <c r="I194" s="4" t="s">
         <v>2539</v>
       </c>
       <c r="J194" s="4" t="s">
-        <v>218</v>
+        <v>200</v>
       </c>
       <c r="K194" s="4" t="s">
-        <v>219</v>
+        <v>201</v>
       </c>
       <c r="L194" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M194" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N194" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O194" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P194" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q194" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R194" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S194" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T194" s="4" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="U194" s="4" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="V194" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W194" s="4" t="s">
         <v>2540</v>
       </c>
       <c r="X194" s="4" t="s">
         <v>2541</v>
       </c>
       <c r="Y194" s="4" t="s">
         <v>2542</v>
       </c>
       <c r="Z194" s="4" t="s">
         <v>2543</v>
       </c>
       <c r="AA194" s="4" t="s">
         <v>2544</v>
       </c>
       <c r="AB194" s="4" t="s">
         <v>2545</v>
       </c>
       <c r="AC194" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD194" s="4"/>
       <c r="AE194" s="4"/>
       <c r="AF194" s="4" t="s">
@@ -29736,289 +29733,289 @@
       <c r="AJ194" s="4"/>
     </row>
     <row r="195">
       <c r="A195" s="4" t="s">
         <v>2546</v>
       </c>
       <c r="B195" s="4" t="s">
         <v>2547</v>
       </c>
       <c r="C195" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D195" s="4" t="s">
         <v>2548</v>
       </c>
       <c r="E195" s="4" t="s">
         <v>2549</v>
       </c>
       <c r="F195" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G195" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H195" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I195" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J195" s="4" t="s">
         <v>2550</v>
       </c>
       <c r="K195" s="4" t="s">
         <v>2551</v>
       </c>
       <c r="L195" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M195" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N195" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O195" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P195" s="4" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="Q195" s="4" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="R195" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S195" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T195" s="4" t="s">
-        <v>2118</v>
+        <v>2052</v>
       </c>
       <c r="U195" s="4" t="s">
-        <v>2119</v>
+        <v>2053</v>
       </c>
       <c r="V195" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W195" s="4" t="s">
         <v>2552</v>
       </c>
       <c r="X195" s="4" t="s">
         <v>2553</v>
       </c>
       <c r="Y195" s="4" t="s">
         <v>2554</v>
       </c>
       <c r="Z195" s="4" t="s">
         <v>2555</v>
       </c>
       <c r="AA195" s="4" t="s">
         <v>2556</v>
       </c>
       <c r="AB195" s="4" t="s">
         <v>2557</v>
       </c>
       <c r="AC195" s="4" t="s">
-        <v>1358</v>
+        <v>1344</v>
       </c>
       <c r="AD195" s="4"/>
       <c r="AE195" s="4"/>
       <c r="AF195" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG195" s="4"/>
       <c r="AH195" s="4"/>
       <c r="AI195" s="4"/>
       <c r="AJ195" s="4"/>
     </row>
     <row r="196">
       <c r="A196" s="4" t="s">
         <v>2558</v>
       </c>
       <c r="B196" s="4" t="s">
         <v>2559</v>
       </c>
       <c r="C196" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D196" s="4" t="s">
-        <v>2315</v>
+        <v>2360</v>
       </c>
       <c r="E196" s="4" t="s">
         <v>2560</v>
       </c>
       <c r="F196" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G196" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H196" s="4" t="s">
         <v>2501</v>
       </c>
       <c r="I196" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="J196" s="4" t="s">
         <v>2561</v>
       </c>
       <c r="K196" s="4" t="s">
         <v>2562</v>
       </c>
       <c r="L196" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M196" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N196" s="4" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="O196" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="P196" s="4" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="Q196" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="R196" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S196" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T196" s="4" t="s">
-        <v>2373</v>
+        <v>2347</v>
       </c>
       <c r="U196" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="V196" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W196" s="4" t="s">
         <v>2563</v>
       </c>
       <c r="X196" s="4" t="s">
         <v>2564</v>
       </c>
       <c r="Y196" s="4" t="s">
         <v>2565</v>
       </c>
       <c r="Z196" s="4" t="s">
         <v>2566</v>
       </c>
       <c r="AA196" s="4" t="s">
         <v>2567</v>
       </c>
       <c r="AB196" s="4" t="s">
         <v>2568</v>
       </c>
       <c r="AC196" s="4" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="AD196" s="4"/>
       <c r="AE196" s="4"/>
       <c r="AF196" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG196" s="4"/>
       <c r="AH196" s="4"/>
       <c r="AI196" s="4"/>
       <c r="AJ196" s="4"/>
     </row>
     <row r="197">
       <c r="A197" s="4" t="s">
         <v>2569</v>
       </c>
       <c r="B197" s="4" t="s">
         <v>2570</v>
       </c>
       <c r="C197" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D197" s="4" t="s">
         <v>2571</v>
       </c>
       <c r="E197" s="4" t="s">
         <v>2572</v>
       </c>
       <c r="F197" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G197" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H197" s="4" t="s">
         <v>2573</v>
       </c>
       <c r="I197" s="4" t="s">
         <v>2574</v>
       </c>
       <c r="J197" s="4" t="s">
         <v>2575</v>
       </c>
       <c r="K197" s="4" t="s">
         <v>2576</v>
       </c>
       <c r="L197" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M197" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N197" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O197" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P197" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q197" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R197" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S197" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T197" s="4" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="U197" s="4" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="V197" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W197" s="4" t="s">
         <v>2577</v>
       </c>
       <c r="X197" s="4" t="s">
         <v>2578</v>
       </c>
       <c r="Y197" s="4" t="s">
         <v>2579</v>
       </c>
       <c r="Z197" s="4" t="s">
         <v>2580</v>
       </c>
       <c r="AA197" s="4" t="s">
         <v>2581</v>
       </c>
       <c r="AB197" s="4" t="s">
         <v>2582</v>
       </c>
       <c r="AC197" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD197" s="4"/>
       <c r="AE197" s="4"/>
       <c r="AF197" s="4" t="s">
@@ -30042,81 +30039,81 @@
       <c r="D198" s="4" t="s">
         <v>2585</v>
       </c>
       <c r="E198" s="4" t="s">
         <v>2586</v>
       </c>
       <c r="F198" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G198" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H198" s="4" t="s">
         <v>2587</v>
       </c>
       <c r="I198" s="4" t="s">
         <v>2588</v>
       </c>
       <c r="J198" s="4" t="s">
         <v>2589</v>
       </c>
       <c r="K198" s="4" t="s">
         <v>2590</v>
       </c>
       <c r="L198" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M198" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N198" s="4" t="s">
         <v>1204</v>
       </c>
       <c r="O198" s="4" t="s">
         <v>1205</v>
       </c>
       <c r="P198" s="4" t="s">
         <v>1206</v>
       </c>
       <c r="Q198" s="4" t="s">
         <v>1205</v>
       </c>
       <c r="R198" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S198" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T198" s="4" t="s">
-        <v>2103</v>
+        <v>2037</v>
       </c>
       <c r="U198" s="4" t="s">
-        <v>2104</v>
+        <v>2038</v>
       </c>
       <c r="V198" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W198" s="4" t="s">
         <v>2591</v>
       </c>
       <c r="X198" s="4" t="s">
         <v>2592</v>
       </c>
       <c r="Y198" s="4" t="s">
         <v>2593</v>
       </c>
       <c r="Z198" s="4" t="s">
         <v>2594</v>
       </c>
       <c r="AA198" s="4" t="s">
         <v>2595</v>
       </c>
       <c r="AB198" s="4" t="s">
         <v>2596</v>
       </c>
       <c r="AC198" s="4" t="s">
         <v>1204</v>
       </c>
       <c r="AD198" s="4"/>
       <c r="AE198" s="4"/>
       <c r="AF198" s="4" t="s">
@@ -30140,179 +30137,179 @@
       <c r="D199" s="4" t="s">
         <v>2501</v>
       </c>
       <c r="E199" s="4" t="s">
         <v>2599</v>
       </c>
       <c r="F199" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G199" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H199" s="4" t="s">
         <v>2600</v>
       </c>
       <c r="I199" s="4" t="s">
         <v>2601</v>
       </c>
       <c r="J199" s="4" t="s">
         <v>2602</v>
       </c>
       <c r="K199" s="4" t="s">
         <v>2603</v>
       </c>
       <c r="L199" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M199" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N199" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O199" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P199" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q199" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R199" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S199" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T199" s="4" t="s">
-        <v>2103</v>
+        <v>2037</v>
       </c>
       <c r="U199" s="4" t="s">
-        <v>2104</v>
+        <v>2038</v>
       </c>
       <c r="V199" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W199" s="4" t="s">
         <v>2604</v>
       </c>
       <c r="X199" s="4" t="s">
         <v>2605</v>
       </c>
       <c r="Y199" s="4" t="s">
         <v>2606</v>
       </c>
       <c r="Z199" s="4" t="s">
         <v>2607</v>
       </c>
       <c r="AA199" s="4" t="s">
         <v>2608</v>
       </c>
       <c r="AB199" s="4" t="s">
         <v>2609</v>
       </c>
       <c r="AC199" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD199" s="4"/>
       <c r="AE199" s="4"/>
       <c r="AF199" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG199" s="4"/>
       <c r="AH199" s="4"/>
       <c r="AI199" s="4"/>
       <c r="AJ199" s="4"/>
     </row>
     <row r="200">
       <c r="A200" s="4" t="s">
         <v>2610</v>
       </c>
       <c r="B200" s="4" t="s">
         <v>2611</v>
       </c>
       <c r="C200" s="4" t="s">
-        <v>1780</v>
+        <v>1745</v>
       </c>
       <c r="D200" s="4" t="s">
         <v>2612</v>
       </c>
       <c r="E200" s="4" t="s">
         <v>2613</v>
       </c>
       <c r="F200" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G200" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H200" s="4" t="s">
         <v>2614</v>
       </c>
       <c r="I200" s="4" t="s">
         <v>2615</v>
       </c>
       <c r="J200" s="4" t="s">
         <v>583</v>
       </c>
       <c r="K200" s="4" t="s">
         <v>584</v>
       </c>
       <c r="L200" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M200" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N200" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O200" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P200" s="4" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="Q200" s="4" t="s">
-        <v>338</v>
+        <v>320</v>
       </c>
       <c r="R200" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S200" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T200" s="4" t="s">
-        <v>2373</v>
+        <v>2347</v>
       </c>
       <c r="U200" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="V200" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W200" s="4" t="s">
         <v>2616</v>
       </c>
       <c r="X200" s="4" t="s">
         <v>2617</v>
       </c>
       <c r="Y200" s="4" t="s">
         <v>2618</v>
       </c>
       <c r="Z200" s="4" t="s">
         <v>2619</v>
       </c>
       <c r="AA200" s="4" t="s">
         <v>2620</v>
       </c>
       <c r="AB200" s="4" t="s">
         <v>2621</v>
       </c>
       <c r="AC200" s="4" t="s">
         <v>591</v>
       </c>
       <c r="AD200" s="4"/>
       <c r="AE200" s="4"/>
       <c r="AF200" s="4" t="s">
@@ -30336,6198 +30333,6198 @@
       <c r="D201" s="4" t="s">
         <v>2220</v>
       </c>
       <c r="E201" s="4" t="s">
         <v>2624</v>
       </c>
       <c r="F201" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G201" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H201" s="4" t="s">
         <v>2222</v>
       </c>
       <c r="I201" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="J201" s="4" t="s">
         <v>2625</v>
       </c>
       <c r="K201" s="4" t="s">
         <v>2626</v>
       </c>
       <c r="L201" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M201" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N201" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O201" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P201" s="4" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="Q201" s="4" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="R201" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S201" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T201" s="4" t="s">
         <v>2020</v>
       </c>
       <c r="U201" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="V201" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W201" s="4" t="s">
         <v>2627</v>
       </c>
       <c r="X201" s="4" t="s">
         <v>2628</v>
       </c>
       <c r="Y201" s="4" t="s">
         <v>2629</v>
       </c>
       <c r="Z201" s="4" t="s">
         <v>2630</v>
       </c>
       <c r="AA201" s="4" t="s">
         <v>2631</v>
       </c>
       <c r="AB201" s="4" t="s">
         <v>2632</v>
       </c>
       <c r="AC201" s="4" t="s">
         <v>1628</v>
       </c>
       <c r="AD201" s="4"/>
       <c r="AE201" s="4"/>
       <c r="AF201" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG201" s="4"/>
       <c r="AH201" s="4"/>
       <c r="AI201" s="4"/>
       <c r="AJ201" s="4"/>
     </row>
     <row r="202">
       <c r="A202" s="4" t="s">
         <v>2633</v>
       </c>
       <c r="B202" s="4" t="s">
         <v>2634</v>
       </c>
       <c r="C202" s="4" t="s">
-        <v>49</v>
+        <v>2635</v>
       </c>
       <c r="D202" s="4" t="s">
-        <v>2142</v>
+        <v>2636</v>
       </c>
       <c r="E202" s="4" t="s">
-        <v>2635</v>
+        <v>2637</v>
       </c>
       <c r="F202" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G202" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H202" s="4" t="s">
-        <v>2075</v>
+        <v>2360</v>
       </c>
       <c r="I202" s="4" t="s">
-        <v>2076</v>
+        <v>2361</v>
       </c>
       <c r="J202" s="4" t="s">
-        <v>2636</v>
+        <v>2638</v>
       </c>
       <c r="K202" s="4" t="s">
-        <v>2637</v>
+        <v>2639</v>
       </c>
       <c r="L202" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M202" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N202" s="4" t="s">
-        <v>556</v>
+        <v>317</v>
       </c>
       <c r="O202" s="4" t="s">
-        <v>557</v>
+        <v>318</v>
       </c>
       <c r="P202" s="4" t="s">
-        <v>558</v>
+        <v>319</v>
       </c>
       <c r="Q202" s="4" t="s">
-        <v>557</v>
+        <v>320</v>
       </c>
       <c r="R202" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S202" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T202" s="4" t="s">
-        <v>2004</v>
+        <v>2109</v>
       </c>
       <c r="U202" s="4" t="s">
-        <v>2005</v>
+        <v>2110</v>
       </c>
       <c r="V202" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W202" s="4" t="s">
-        <v>2638</v>
+        <v>2640</v>
       </c>
       <c r="X202" s="4" t="s">
-        <v>2639</v>
+        <v>2641</v>
       </c>
       <c r="Y202" s="4" t="s">
-        <v>2640</v>
+        <v>2642</v>
       </c>
       <c r="Z202" s="4" t="s">
-        <v>2641</v>
+        <v>2643</v>
       </c>
       <c r="AA202" s="4" t="s">
-        <v>2642</v>
+        <v>2644</v>
       </c>
       <c r="AB202" s="4" t="s">
-        <v>2643</v>
+        <v>2645</v>
       </c>
       <c r="AC202" s="4" t="s">
-        <v>669</v>
+        <v>591</v>
       </c>
       <c r="AD202" s="4"/>
       <c r="AE202" s="4"/>
       <c r="AF202" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG202" s="4"/>
       <c r="AH202" s="4"/>
       <c r="AI202" s="4"/>
       <c r="AJ202" s="4"/>
     </row>
     <row r="203">
       <c r="A203" s="4" t="s">
-        <v>2644</v>
+        <v>2646</v>
       </c>
       <c r="B203" s="4" t="s">
-        <v>2645</v>
+        <v>2647</v>
       </c>
       <c r="C203" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D203" s="4" t="s">
-        <v>2073</v>
+        <v>2178</v>
       </c>
       <c r="E203" s="4" t="s">
-        <v>2646</v>
+        <v>2648</v>
       </c>
       <c r="F203" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G203" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H203" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I203" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J203" s="4" t="s">
-        <v>673</v>
+        <v>2649</v>
       </c>
       <c r="K203" s="4" t="s">
-        <v>2647</v>
+        <v>2650</v>
       </c>
       <c r="L203" s="4" t="s">
-        <v>2648</v>
+        <v>567</v>
       </c>
       <c r="M203" s="4" t="s">
-        <v>2649</v>
+        <v>568</v>
       </c>
       <c r="N203" s="4" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="O203" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="P203" s="4" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="Q203" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="R203" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S203" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T203" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U203" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V203" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W203" s="4" t="s">
-        <v>2650</v>
+        <v>2651</v>
       </c>
       <c r="X203" s="4" t="s">
-        <v>2651</v>
+        <v>2652</v>
       </c>
       <c r="Y203" s="4" t="s">
-        <v>2652</v>
+        <v>2653</v>
       </c>
       <c r="Z203" s="4" t="s">
-        <v>2653</v>
+        <v>2654</v>
       </c>
       <c r="AA203" s="4" t="s">
-        <v>2654</v>
+        <v>2655</v>
       </c>
       <c r="AB203" s="4" t="s">
-        <v>2655</v>
+        <v>2656</v>
       </c>
       <c r="AC203" s="4" t="s">
-        <v>2656</v>
+        <v>657</v>
       </c>
       <c r="AD203" s="4"/>
       <c r="AE203" s="4"/>
       <c r="AF203" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG203" s="4"/>
       <c r="AH203" s="4"/>
       <c r="AI203" s="4"/>
       <c r="AJ203" s="4"/>
     </row>
     <row r="204">
       <c r="A204" s="4" t="s">
         <v>2657</v>
       </c>
       <c r="B204" s="4" t="s">
         <v>2658</v>
       </c>
       <c r="C204" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D204" s="4" t="s">
+        <v>2119</v>
+      </c>
+      <c r="E204" s="4" t="s">
         <v>2659</v>
-      </c>
-[...4 lines deleted...]
-        <v>2661</v>
       </c>
       <c r="F204" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G204" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H204" s="4" t="s">
-        <v>2315</v>
+        <v>2121</v>
       </c>
       <c r="I204" s="4" t="s">
-        <v>2316</v>
+        <v>2122</v>
       </c>
       <c r="J204" s="4" t="s">
+        <v>661</v>
+      </c>
+      <c r="K204" s="4" t="s">
+        <v>662</v>
+      </c>
+      <c r="L204" s="4" t="s">
+        <v>2660</v>
+      </c>
+      <c r="M204" s="4" t="s">
+        <v>2661</v>
+      </c>
+      <c r="N204" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="O204" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="P204" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q204" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="R204" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="S204" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="T204" s="4" t="s">
+        <v>2004</v>
+      </c>
+      <c r="U204" s="4" t="s">
+        <v>2005</v>
+      </c>
+      <c r="V204" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W204" s="4" t="s">
         <v>2662</v>
       </c>
-      <c r="K204" s="4" t="s">
+      <c r="X204" s="4" t="s">
         <v>2663</v>
       </c>
-      <c r="L204" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W204" s="4" t="s">
+      <c r="Y204" s="4" t="s">
         <v>2664</v>
       </c>
-      <c r="X204" s="4" t="s">
+      <c r="Z204" s="4" t="s">
         <v>2665</v>
       </c>
-      <c r="Y204" s="4" t="s">
+      <c r="AA204" s="4" t="s">
         <v>2666</v>
       </c>
-      <c r="Z204" s="4" t="s">
+      <c r="AB204" s="4" t="s">
         <v>2667</v>
       </c>
-      <c r="AA204" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC204" s="4" t="s">
-        <v>591</v>
+        <v>657</v>
       </c>
       <c r="AD204" s="4"/>
       <c r="AE204" s="4"/>
       <c r="AF204" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG204" s="4"/>
       <c r="AH204" s="4"/>
       <c r="AI204" s="4"/>
       <c r="AJ204" s="4"/>
     </row>
     <row r="205">
       <c r="A205" s="4" t="s">
-        <v>2670</v>
+        <v>2668</v>
       </c>
       <c r="B205" s="4" t="s">
-        <v>2645</v>
+        <v>2658</v>
       </c>
       <c r="C205" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D205" s="4" t="s">
-        <v>2073</v>
+        <v>2119</v>
       </c>
       <c r="E205" s="4" t="s">
-        <v>2646</v>
+        <v>2659</v>
       </c>
       <c r="F205" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G205" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H205" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I205" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J205" s="4" t="s">
-        <v>2671</v>
+        <v>2669</v>
       </c>
       <c r="K205" s="4" t="s">
-        <v>2672</v>
+        <v>2670</v>
       </c>
       <c r="L205" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M205" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N205" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O205" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P205" s="4" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="Q205" s="4" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="R205" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S205" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T205" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U205" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V205" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W205" s="4" t="s">
+        <v>2671</v>
+      </c>
+      <c r="X205" s="4" t="s">
+        <v>2672</v>
+      </c>
+      <c r="Y205" s="4" t="s">
         <v>2673</v>
       </c>
-      <c r="X205" s="4" t="s">
+      <c r="Z205" s="4" t="s">
         <v>2674</v>
       </c>
-      <c r="Y205" s="4" t="s">
+      <c r="AA205" s="4" t="s">
         <v>2675</v>
       </c>
-      <c r="Z205" s="4" t="s">
+      <c r="AB205" s="4" t="s">
         <v>2676</v>
-      </c>
-[...4 lines deleted...]
-        <v>2678</v>
       </c>
       <c r="AC205" s="4" t="s">
         <v>1628</v>
       </c>
       <c r="AD205" s="4"/>
       <c r="AE205" s="4"/>
       <c r="AF205" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG205" s="4"/>
       <c r="AH205" s="4"/>
       <c r="AI205" s="4"/>
       <c r="AJ205" s="4"/>
     </row>
     <row r="206">
       <c r="A206" s="4" t="s">
+        <v>2677</v>
+      </c>
+      <c r="B206" s="4" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C206" s="4" t="s">
         <v>2679</v>
       </c>
-      <c r="B206" s="4" t="s">
+      <c r="D206" s="4" t="s">
         <v>2680</v>
       </c>
-      <c r="C206" s="4" t="s">
+      <c r="E206" s="4" t="s">
         <v>2681</v>
-      </c>
-[...4 lines deleted...]
-        <v>2683</v>
       </c>
       <c r="F206" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G206" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H206" s="4" t="s">
+        <v>2682</v>
+      </c>
+      <c r="I206" s="4" t="s">
+        <v>2683</v>
+      </c>
+      <c r="J206" s="4" t="s">
         <v>2684</v>
       </c>
-      <c r="I206" s="4" t="s">
+      <c r="K206" s="4" t="s">
         <v>2685</v>
       </c>
-      <c r="J206" s="4" t="s">
+      <c r="L206" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="M206" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="N206" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O206" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P206" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="Q206" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="R206" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="S206" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="T206" s="4" t="s">
+        <v>2052</v>
+      </c>
+      <c r="U206" s="4" t="s">
+        <v>2053</v>
+      </c>
+      <c r="V206" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W206" s="4" t="s">
         <v>2686</v>
       </c>
-      <c r="K206" s="4" t="s">
+      <c r="X206" s="4" t="s">
         <v>2687</v>
       </c>
-      <c r="L206" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W206" s="4" t="s">
+      <c r="Y206" s="4" t="s">
         <v>2688</v>
       </c>
-      <c r="X206" s="4" t="s">
+      <c r="Z206" s="4" t="s">
         <v>2689</v>
       </c>
-      <c r="Y206" s="4" t="s">
+      <c r="AA206" s="4" t="s">
         <v>2690</v>
       </c>
-      <c r="Z206" s="4" t="s">
+      <c r="AB206" s="4" t="s">
         <v>2691</v>
       </c>
-      <c r="AA206" s="4" t="s">
+      <c r="AC206" s="4" t="s">
         <v>2692</v>
-      </c>
-[...4 lines deleted...]
-        <v>2694</v>
       </c>
       <c r="AD206" s="4"/>
       <c r="AE206" s="4"/>
       <c r="AF206" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG206" s="4"/>
       <c r="AH206" s="4"/>
       <c r="AI206" s="4"/>
       <c r="AJ206" s="4"/>
     </row>
     <row r="207">
       <c r="A207" s="4" t="s">
-        <v>2695</v>
+        <v>2693</v>
       </c>
       <c r="B207" s="4" t="s">
-        <v>2696</v>
+        <v>2694</v>
       </c>
       <c r="C207" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D207" s="4" t="s">
-        <v>2073</v>
+        <v>2119</v>
       </c>
       <c r="E207" s="4" t="s">
-        <v>2697</v>
+        <v>2695</v>
       </c>
       <c r="F207" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G207" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H207" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I207" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J207" s="4" t="s">
-        <v>2698</v>
+        <v>2696</v>
       </c>
       <c r="K207" s="4" t="s">
-        <v>2699</v>
+        <v>2697</v>
       </c>
       <c r="L207" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M207" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N207" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O207" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P207" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q207" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R207" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S207" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T207" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U207" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V207" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W207" s="4" t="s">
+        <v>2698</v>
+      </c>
+      <c r="X207" s="4" t="s">
+        <v>2699</v>
+      </c>
+      <c r="Y207" s="4" t="s">
         <v>2700</v>
       </c>
-      <c r="X207" s="4" t="s">
+      <c r="Z207" s="4" t="s">
         <v>2701</v>
       </c>
-      <c r="Y207" s="4" t="s">
+      <c r="AA207" s="4" t="s">
         <v>2702</v>
       </c>
-      <c r="Z207" s="4" t="s">
+      <c r="AB207" s="4" t="s">
         <v>2703</v>
       </c>
-      <c r="AA207" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC207" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD207" s="4"/>
       <c r="AE207" s="4"/>
       <c r="AF207" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG207" s="4"/>
       <c r="AH207" s="4"/>
       <c r="AI207" s="4"/>
       <c r="AJ207" s="4"/>
     </row>
     <row r="208">
       <c r="A208" s="4" t="s">
-        <v>2706</v>
+        <v>2704</v>
       </c>
       <c r="B208" s="4" t="s">
-        <v>2707</v>
+        <v>2705</v>
       </c>
       <c r="C208" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D208" s="4" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="E208" s="4" t="s">
-        <v>2708</v>
+        <v>2706</v>
       </c>
       <c r="F208" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G208" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H208" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I208" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J208" s="4" t="s">
-        <v>2709</v>
+        <v>2707</v>
       </c>
       <c r="K208" s="4" t="s">
-        <v>2710</v>
+        <v>2708</v>
       </c>
       <c r="L208" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M208" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N208" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O208" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P208" s="4" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="Q208" s="4" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="R208" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S208" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T208" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U208" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V208" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W208" s="4" t="s">
+        <v>2709</v>
+      </c>
+      <c r="X208" s="4" t="s">
+        <v>2710</v>
+      </c>
+      <c r="Y208" s="4" t="s">
         <v>2711</v>
       </c>
-      <c r="X208" s="4" t="s">
+      <c r="Z208" s="4" t="s">
         <v>2712</v>
       </c>
-      <c r="Y208" s="4" t="s">
+      <c r="AA208" s="4" t="s">
         <v>2713</v>
       </c>
-      <c r="Z208" s="4" t="s">
+      <c r="AB208" s="4" t="s">
         <v>2714</v>
-      </c>
-[...4 lines deleted...]
-        <v>2716</v>
       </c>
       <c r="AC208" s="4" t="s">
         <v>1628</v>
       </c>
       <c r="AD208" s="4"/>
       <c r="AE208" s="4"/>
       <c r="AF208" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG208" s="4"/>
       <c r="AH208" s="4"/>
       <c r="AI208" s="4"/>
       <c r="AJ208" s="4"/>
     </row>
     <row r="209">
       <c r="A209" s="4" t="s">
-        <v>2717</v>
+        <v>2715</v>
       </c>
       <c r="B209" s="4" t="s">
-        <v>2718</v>
+        <v>2716</v>
       </c>
       <c r="C209" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D209" s="4" t="s">
-        <v>2073</v>
+        <v>2119</v>
       </c>
       <c r="E209" s="4" t="s">
-        <v>2719</v>
+        <v>2717</v>
       </c>
       <c r="F209" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G209" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H209" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I209" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J209" s="4" t="s">
-        <v>2720</v>
+        <v>2718</v>
       </c>
       <c r="K209" s="4" t="s">
-        <v>2721</v>
+        <v>2719</v>
       </c>
       <c r="L209" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M209" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N209" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O209" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P209" s="4" t="s">
-        <v>516</v>
+        <v>528</v>
       </c>
       <c r="Q209" s="4" t="s">
-        <v>517</v>
+        <v>529</v>
       </c>
       <c r="R209" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S209" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T209" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U209" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V209" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W209" s="4" t="s">
+        <v>2720</v>
+      </c>
+      <c r="X209" s="4" t="s">
+        <v>2721</v>
+      </c>
+      <c r="Y209" s="4" t="s">
         <v>2722</v>
       </c>
-      <c r="X209" s="4" t="s">
+      <c r="Z209" s="4" t="s">
         <v>2723</v>
       </c>
-      <c r="Y209" s="4" t="s">
+      <c r="AA209" s="4" t="s">
         <v>2724</v>
       </c>
-      <c r="Z209" s="4" t="s">
+      <c r="AB209" s="4" t="s">
         <v>2725</v>
-      </c>
-[...4 lines deleted...]
-        <v>2727</v>
       </c>
       <c r="AC209" s="4" t="s">
         <v>1628</v>
       </c>
       <c r="AD209" s="4"/>
       <c r="AE209" s="4"/>
       <c r="AF209" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG209" s="4"/>
       <c r="AH209" s="4"/>
       <c r="AI209" s="4"/>
       <c r="AJ209" s="4"/>
     </row>
     <row r="210">
       <c r="A210" s="4" t="s">
+        <v>2726</v>
+      </c>
+      <c r="B210" s="4" t="s">
+        <v>2727</v>
+      </c>
+      <c r="C210" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D210" s="4" t="s">
+        <v>2031</v>
+      </c>
+      <c r="E210" s="4" t="s">
         <v>2728</v>
-      </c>
-[...10 lines deleted...]
-        <v>2732</v>
       </c>
       <c r="F210" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G210" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H210" s="4" t="s">
-        <v>2733</v>
+        <v>2033</v>
       </c>
       <c r="I210" s="4" t="s">
-        <v>2734</v>
+        <v>2034</v>
       </c>
       <c r="J210" s="4" t="s">
-        <v>2735</v>
+        <v>1658</v>
       </c>
       <c r="K210" s="4" t="s">
-        <v>2736</v>
+        <v>1659</v>
       </c>
       <c r="L210" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M210" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N210" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O210" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P210" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q210" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R210" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S210" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T210" s="4" t="s">
-        <v>2004</v>
+        <v>2037</v>
       </c>
       <c r="U210" s="4" t="s">
-        <v>2005</v>
+        <v>2038</v>
       </c>
       <c r="V210" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W210" s="4" t="s">
-        <v>2737</v>
+        <v>2729</v>
       </c>
       <c r="X210" s="4" t="s">
-        <v>2738</v>
+        <v>2730</v>
       </c>
       <c r="Y210" s="4" t="s">
-        <v>2739</v>
+        <v>2731</v>
       </c>
       <c r="Z210" s="4" t="s">
-        <v>2740</v>
+        <v>2732</v>
       </c>
       <c r="AA210" s="4" t="s">
-        <v>2741</v>
+        <v>2733</v>
       </c>
       <c r="AB210" s="4" t="s">
-        <v>2742</v>
+        <v>2734</v>
       </c>
       <c r="AC210" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD210" s="4"/>
       <c r="AE210" s="4"/>
       <c r="AF210" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG210" s="4"/>
       <c r="AH210" s="4"/>
       <c r="AI210" s="4"/>
       <c r="AJ210" s="4"/>
     </row>
     <row r="211">
       <c r="A211" s="4" t="s">
-        <v>2743</v>
+        <v>2735</v>
       </c>
       <c r="B211" s="4" t="s">
-        <v>2744</v>
+        <v>2736</v>
       </c>
       <c r="C211" s="4" t="s">
-        <v>49</v>
+        <v>2737</v>
       </c>
       <c r="D211" s="4" t="s">
-        <v>1967</v>
+        <v>2738</v>
       </c>
       <c r="E211" s="4" t="s">
-        <v>2745</v>
+        <v>2739</v>
       </c>
       <c r="F211" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G211" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H211" s="4" t="s">
-        <v>1971</v>
+        <v>2740</v>
       </c>
       <c r="I211" s="4" t="s">
-        <v>1972</v>
+        <v>2741</v>
       </c>
       <c r="J211" s="4" t="s">
-        <v>805</v>
+        <v>2742</v>
       </c>
       <c r="K211" s="4" t="s">
-        <v>806</v>
+        <v>2743</v>
       </c>
       <c r="L211" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M211" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N211" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O211" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P211" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q211" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R211" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S211" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T211" s="4" t="s">
-        <v>1974</v>
+        <v>2004</v>
       </c>
       <c r="U211" s="4" t="s">
-        <v>1975</v>
+        <v>2005</v>
       </c>
       <c r="V211" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W211" s="4" t="s">
+        <v>2744</v>
+      </c>
+      <c r="X211" s="4" t="s">
+        <v>2745</v>
+      </c>
+      <c r="Y211" s="4" t="s">
         <v>2746</v>
       </c>
-      <c r="X211" s="4" t="s">
+      <c r="Z211" s="4" t="s">
         <v>2747</v>
       </c>
-      <c r="Y211" s="4" t="s">
+      <c r="AA211" s="4" t="s">
         <v>2748</v>
       </c>
-      <c r="Z211" s="4" t="s">
+      <c r="AB211" s="4" t="s">
         <v>2749</v>
       </c>
-      <c r="AA211" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC211" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD211" s="4"/>
       <c r="AE211" s="4"/>
       <c r="AF211" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG211" s="4"/>
       <c r="AH211" s="4"/>
       <c r="AI211" s="4"/>
       <c r="AJ211" s="4"/>
     </row>
     <row r="212">
       <c r="A212" s="4" t="s">
-        <v>2752</v>
+        <v>2750</v>
       </c>
       <c r="B212" s="4" t="s">
-        <v>2753</v>
+        <v>2751</v>
       </c>
       <c r="C212" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D212" s="4" t="s">
-        <v>2571</v>
+        <v>1967</v>
       </c>
       <c r="E212" s="4" t="s">
-        <v>2754</v>
+        <v>2752</v>
       </c>
       <c r="F212" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G212" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H212" s="4" t="s">
-        <v>2573</v>
+        <v>1971</v>
       </c>
       <c r="I212" s="4" t="s">
-        <v>2574</v>
+        <v>1972</v>
       </c>
       <c r="J212" s="4" t="s">
-        <v>2755</v>
+        <v>802</v>
       </c>
       <c r="K212" s="4" t="s">
-        <v>2756</v>
+        <v>803</v>
       </c>
       <c r="L212" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M212" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N212" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O212" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P212" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q212" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R212" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S212" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T212" s="4" t="s">
-        <v>2063</v>
+        <v>1974</v>
       </c>
       <c r="U212" s="4" t="s">
-        <v>2064</v>
+        <v>1975</v>
       </c>
       <c r="V212" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W212" s="4" t="s">
+        <v>2753</v>
+      </c>
+      <c r="X212" s="4" t="s">
+        <v>2754</v>
+      </c>
+      <c r="Y212" s="4" t="s">
+        <v>2755</v>
+      </c>
+      <c r="Z212" s="4" t="s">
+        <v>2756</v>
+      </c>
+      <c r="AA212" s="4" t="s">
         <v>2757</v>
       </c>
-      <c r="X212" s="4" t="s">
+      <c r="AB212" s="4" t="s">
         <v>2758</v>
       </c>
-      <c r="Y212" s="4" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="AC212" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD212" s="4"/>
       <c r="AE212" s="4"/>
       <c r="AF212" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG212" s="4"/>
       <c r="AH212" s="4"/>
       <c r="AI212" s="4"/>
       <c r="AJ212" s="4"/>
     </row>
     <row r="213">
       <c r="A213" s="4" t="s">
-        <v>2763</v>
+        <v>2759</v>
       </c>
       <c r="B213" s="4" t="s">
-        <v>2718</v>
+        <v>2760</v>
       </c>
       <c r="C213" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D213" s="4" t="s">
-        <v>2073</v>
+        <v>2571</v>
       </c>
       <c r="E213" s="4" t="s">
-        <v>2719</v>
+        <v>2761</v>
       </c>
       <c r="F213" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G213" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H213" s="4" t="s">
-        <v>2075</v>
+        <v>2573</v>
       </c>
       <c r="I213" s="4" t="s">
-        <v>2076</v>
+        <v>2574</v>
       </c>
       <c r="J213" s="4" t="s">
-        <v>2720</v>
+        <v>2762</v>
       </c>
       <c r="K213" s="4" t="s">
-        <v>2764</v>
+        <v>2763</v>
       </c>
       <c r="L213" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M213" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N213" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O213" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P213" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q213" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R213" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S213" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T213" s="4" t="s">
-        <v>2004</v>
+        <v>2109</v>
       </c>
       <c r="U213" s="4" t="s">
-        <v>2005</v>
+        <v>2110</v>
       </c>
       <c r="V213" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W213" s="4" t="s">
+        <v>2764</v>
+      </c>
+      <c r="X213" s="4" t="s">
         <v>2765</v>
       </c>
-      <c r="X213" s="4" t="s">
+      <c r="Y213" s="4" t="s">
         <v>2766</v>
       </c>
-      <c r="Y213" s="4" t="s">
+      <c r="Z213" s="4" t="s">
         <v>2767</v>
       </c>
-      <c r="Z213" s="4" t="s">
+      <c r="AA213" s="4" t="s">
         <v>2768</v>
       </c>
-      <c r="AA213" s="4" t="s">
+      <c r="AB213" s="4" t="s">
         <v>2769</v>
       </c>
-      <c r="AB213" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC213" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD213" s="4"/>
       <c r="AE213" s="4"/>
       <c r="AF213" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG213" s="4"/>
       <c r="AH213" s="4"/>
       <c r="AI213" s="4"/>
       <c r="AJ213" s="4"/>
     </row>
     <row r="214">
       <c r="A214" s="4" t="s">
-        <v>2771</v>
+        <v>2770</v>
       </c>
       <c r="B214" s="4" t="s">
-        <v>2772</v>
+        <v>2716</v>
       </c>
       <c r="C214" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D214" s="4" t="s">
-        <v>2097</v>
+        <v>2119</v>
       </c>
       <c r="E214" s="4" t="s">
-        <v>2773</v>
+        <v>2717</v>
       </c>
       <c r="F214" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G214" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H214" s="4" t="s">
-        <v>2099</v>
+        <v>2121</v>
       </c>
       <c r="I214" s="4" t="s">
-        <v>2100</v>
+        <v>2122</v>
       </c>
       <c r="J214" s="4" t="s">
-        <v>1698</v>
+        <v>2718</v>
       </c>
       <c r="K214" s="4" t="s">
-        <v>1699</v>
+        <v>2771</v>
       </c>
       <c r="L214" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M214" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N214" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O214" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P214" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q214" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R214" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S214" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T214" s="4" t="s">
-        <v>2103</v>
+        <v>2004</v>
       </c>
       <c r="U214" s="4" t="s">
-        <v>2104</v>
+        <v>2005</v>
       </c>
       <c r="V214" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W214" s="4" t="s">
+        <v>2772</v>
+      </c>
+      <c r="X214" s="4" t="s">
+        <v>2773</v>
+      </c>
+      <c r="Y214" s="4" t="s">
         <v>2774</v>
       </c>
-      <c r="X214" s="4" t="s">
+      <c r="Z214" s="4" t="s">
         <v>2775</v>
       </c>
-      <c r="Y214" s="4" t="s">
+      <c r="AA214" s="4" t="s">
         <v>2776</v>
       </c>
-      <c r="Z214" s="4" t="s">
+      <c r="AB214" s="4" t="s">
         <v>2777</v>
       </c>
-      <c r="AA214" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC214" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD214" s="4"/>
       <c r="AE214" s="4"/>
       <c r="AF214" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG214" s="4"/>
       <c r="AH214" s="4"/>
       <c r="AI214" s="4"/>
       <c r="AJ214" s="4"/>
     </row>
     <row r="215">
       <c r="A215" s="4" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B215" s="4" t="s">
+        <v>2779</v>
+      </c>
+      <c r="C215" s="4" t="s">
         <v>2780</v>
       </c>
-      <c r="B215" s="4" t="s">
+      <c r="D215" s="4" t="s">
         <v>2781</v>
-      </c>
-[...4 lines deleted...]
-        <v>2299</v>
       </c>
       <c r="E215" s="4" t="s">
         <v>2782</v>
       </c>
       <c r="F215" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G215" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H215" s="4" t="s">
-        <v>2301</v>
+        <v>2121</v>
       </c>
       <c r="I215" s="4" t="s">
-        <v>2302</v>
+        <v>2122</v>
       </c>
       <c r="J215" s="4" t="s">
-        <v>805</v>
+        <v>2783</v>
       </c>
       <c r="K215" s="4" t="s">
-        <v>806</v>
+        <v>2784</v>
       </c>
       <c r="L215" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M215" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N215" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O215" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P215" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q215" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R215" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S215" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T215" s="4" t="s">
-        <v>2063</v>
+        <v>2052</v>
       </c>
       <c r="U215" s="4" t="s">
-        <v>2064</v>
+        <v>2053</v>
       </c>
       <c r="V215" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W215" s="4" t="s">
-        <v>2783</v>
+        <v>2662</v>
       </c>
       <c r="X215" s="4" t="s">
-        <v>2784</v>
+        <v>2785</v>
       </c>
       <c r="Y215" s="4" t="s">
-        <v>2785</v>
+        <v>2786</v>
       </c>
       <c r="Z215" s="4" t="s">
-        <v>2786</v>
+        <v>2787</v>
       </c>
       <c r="AA215" s="4" t="s">
-        <v>2787</v>
+        <v>2788</v>
       </c>
       <c r="AB215" s="4" t="s">
-        <v>2788</v>
+        <v>2789</v>
       </c>
       <c r="AC215" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD215" s="4"/>
       <c r="AE215" s="4"/>
       <c r="AF215" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG215" s="4"/>
       <c r="AH215" s="4"/>
       <c r="AI215" s="4"/>
       <c r="AJ215" s="4"/>
     </row>
     <row r="216">
       <c r="A216" s="4" t="s">
-        <v>2789</v>
+        <v>2790</v>
       </c>
       <c r="B216" s="4" t="s">
-        <v>2790</v>
+        <v>2791</v>
       </c>
       <c r="C216" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D216" s="4" t="s">
-        <v>2208</v>
+        <v>2260</v>
       </c>
       <c r="E216" s="4" t="s">
-        <v>2791</v>
+        <v>2792</v>
       </c>
       <c r="F216" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G216" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H216" s="4" t="s">
-        <v>2075</v>
+        <v>2262</v>
       </c>
       <c r="I216" s="4" t="s">
-        <v>2076</v>
+        <v>2263</v>
       </c>
       <c r="J216" s="4" t="s">
-        <v>2792</v>
+        <v>802</v>
       </c>
       <c r="K216" s="4" t="s">
-        <v>2793</v>
+        <v>803</v>
       </c>
       <c r="L216" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M216" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N216" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O216" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P216" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q216" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R216" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S216" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T216" s="4" t="s">
-        <v>2118</v>
+        <v>2109</v>
       </c>
       <c r="U216" s="4" t="s">
-        <v>2119</v>
+        <v>2110</v>
       </c>
       <c r="V216" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W216" s="4" t="s">
+        <v>2793</v>
+      </c>
+      <c r="X216" s="4" t="s">
         <v>2794</v>
       </c>
-      <c r="X216" s="4" t="s">
+      <c r="Y216" s="4" t="s">
         <v>2795</v>
       </c>
-      <c r="Y216" s="4" t="s">
+      <c r="Z216" s="4" t="s">
         <v>2796</v>
       </c>
-      <c r="Z216" s="4" t="s">
+      <c r="AA216" s="4" t="s">
         <v>2797</v>
       </c>
-      <c r="AA216" s="4" t="s">
+      <c r="AB216" s="4" t="s">
         <v>2798</v>
       </c>
-      <c r="AB216" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC216" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD216" s="4"/>
       <c r="AE216" s="4"/>
       <c r="AF216" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG216" s="4"/>
       <c r="AH216" s="4"/>
       <c r="AI216" s="4"/>
       <c r="AJ216" s="4"/>
     </row>
     <row r="217">
       <c r="A217" s="4" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B217" s="4" t="s">
         <v>2800</v>
       </c>
-      <c r="B217" s="4" t="s">
+      <c r="C217" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D217" s="4" t="s">
+        <v>2166</v>
+      </c>
+      <c r="E217" s="4" t="s">
         <v>2801</v>
-      </c>
-[...7 lines deleted...]
-        <v>2804</v>
       </c>
       <c r="F217" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G217" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H217" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I217" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J217" s="4" t="s">
-        <v>2805</v>
+        <v>2802</v>
       </c>
       <c r="K217" s="4" t="s">
-        <v>2806</v>
+        <v>2803</v>
       </c>
       <c r="L217" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M217" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N217" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O217" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P217" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q217" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R217" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S217" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T217" s="4" t="s">
-        <v>2118</v>
+        <v>2052</v>
       </c>
       <c r="U217" s="4" t="s">
-        <v>2119</v>
+        <v>2053</v>
       </c>
       <c r="V217" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W217" s="4" t="s">
-        <v>2650</v>
+        <v>2804</v>
       </c>
       <c r="X217" s="4" t="s">
+        <v>2805</v>
+      </c>
+      <c r="Y217" s="4" t="s">
+        <v>2806</v>
+      </c>
+      <c r="Z217" s="4" t="s">
         <v>2807</v>
       </c>
-      <c r="Y217" s="4" t="s">
+      <c r="AA217" s="4" t="s">
         <v>2808</v>
       </c>
-      <c r="Z217" s="4" t="s">
+      <c r="AB217" s="4" t="s">
         <v>2809</v>
       </c>
-      <c r="AA217" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC217" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD217" s="4"/>
       <c r="AE217" s="4"/>
       <c r="AF217" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG217" s="4"/>
       <c r="AH217" s="4"/>
       <c r="AI217" s="4"/>
       <c r="AJ217" s="4"/>
     </row>
     <row r="218">
       <c r="A218" s="4" t="s">
+        <v>2810</v>
+      </c>
+      <c r="B218" s="4" t="s">
+        <v>2811</v>
+      </c>
+      <c r="C218" s="4" t="s">
+        <v>387</v>
+      </c>
+      <c r="D218" s="4" t="s">
         <v>2812</v>
       </c>
-      <c r="B218" s="4" t="s">
+      <c r="E218" s="4" t="s">
         <v>2813</v>
-      </c>
-[...7 lines deleted...]
-        <v>2815</v>
       </c>
       <c r="F218" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G218" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H218" s="4" t="s">
+        <v>2814</v>
+      </c>
+      <c r="I218" s="4" t="s">
+        <v>2815</v>
+      </c>
+      <c r="J218" s="4" t="s">
         <v>2816</v>
       </c>
-      <c r="I218" s="4" t="s">
+      <c r="K218" s="4" t="s">
         <v>2817</v>
       </c>
-      <c r="J218" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L218" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M218" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N218" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O218" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P218" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q218" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R218" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S218" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T218" s="4" t="s">
-        <v>2103</v>
+        <v>2052</v>
       </c>
       <c r="U218" s="4" t="s">
-        <v>2104</v>
+        <v>2053</v>
       </c>
       <c r="V218" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W218" s="4" t="s">
         <v>2818</v>
       </c>
       <c r="X218" s="4" t="s">
         <v>2819</v>
       </c>
       <c r="Y218" s="4" t="s">
         <v>2820</v>
       </c>
       <c r="Z218" s="4" t="s">
         <v>2821</v>
       </c>
       <c r="AA218" s="4" t="s">
         <v>2822</v>
       </c>
       <c r="AB218" s="4" t="s">
         <v>2823</v>
       </c>
       <c r="AC218" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD218" s="4"/>
       <c r="AE218" s="4"/>
       <c r="AF218" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG218" s="4"/>
       <c r="AH218" s="4"/>
       <c r="AI218" s="4"/>
       <c r="AJ218" s="4"/>
     </row>
     <row r="219">
       <c r="A219" s="4" t="s">
         <v>2824</v>
       </c>
       <c r="B219" s="4" t="s">
         <v>2825</v>
       </c>
       <c r="C219" s="4" t="s">
-        <v>392</v>
+        <v>49</v>
       </c>
       <c r="D219" s="4" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E219" s="4" t="s">
         <v>2826</v>
-      </c>
-[...1 lines deleted...]
-        <v>2827</v>
       </c>
       <c r="F219" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G219" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H219" s="4" t="s">
-        <v>2828</v>
+        <v>2600</v>
       </c>
       <c r="I219" s="4" t="s">
-        <v>2829</v>
+        <v>2601</v>
       </c>
       <c r="J219" s="4" t="s">
-        <v>2830</v>
+        <v>802</v>
       </c>
       <c r="K219" s="4" t="s">
-        <v>2831</v>
+        <v>803</v>
       </c>
       <c r="L219" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M219" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N219" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O219" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P219" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q219" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R219" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S219" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T219" s="4" t="s">
-        <v>2118</v>
+        <v>2037</v>
       </c>
       <c r="U219" s="4" t="s">
-        <v>2119</v>
+        <v>2038</v>
       </c>
       <c r="V219" s="4" t="s">
-        <v>321</v>
+        <v>94</v>
       </c>
       <c r="W219" s="4" t="s">
+        <v>2827</v>
+      </c>
+      <c r="X219" s="4" t="s">
+        <v>2828</v>
+      </c>
+      <c r="Y219" s="4" t="s">
+        <v>2829</v>
+      </c>
+      <c r="Z219" s="4" t="s">
+        <v>2830</v>
+      </c>
+      <c r="AA219" s="4" t="s">
+        <v>2831</v>
+      </c>
+      <c r="AB219" s="4" t="s">
         <v>2832</v>
       </c>
-      <c r="X219" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AC219" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD219" s="4"/>
       <c r="AE219" s="4"/>
       <c r="AF219" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG219" s="4"/>
       <c r="AH219" s="4"/>
       <c r="AI219" s="4"/>
       <c r="AJ219" s="4"/>
     </row>
     <row r="220">
       <c r="A220" s="4" t="s">
-        <v>2838</v>
+        <v>2833</v>
       </c>
       <c r="B220" s="4" t="s">
-        <v>2839</v>
+        <v>2834</v>
       </c>
       <c r="C220" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D220" s="4" t="s">
-        <v>2501</v>
+        <v>2422</v>
       </c>
       <c r="E220" s="4" t="s">
-        <v>2840</v>
+        <v>2835</v>
       </c>
       <c r="F220" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G220" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H220" s="4" t="s">
-        <v>2600</v>
+        <v>2424</v>
       </c>
       <c r="I220" s="4" t="s">
-        <v>2601</v>
+        <v>2425</v>
       </c>
       <c r="J220" s="4" t="s">
-        <v>805</v>
+        <v>1701</v>
       </c>
       <c r="K220" s="4" t="s">
-        <v>806</v>
+        <v>1702</v>
       </c>
       <c r="L220" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M220" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N220" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O220" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P220" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q220" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R220" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S220" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T220" s="4" t="s">
-        <v>2103</v>
+        <v>2109</v>
       </c>
       <c r="U220" s="4" t="s">
-        <v>2104</v>
+        <v>2110</v>
       </c>
       <c r="V220" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W220" s="4" t="s">
+        <v>2836</v>
+      </c>
+      <c r="X220" s="4" t="s">
+        <v>2837</v>
+      </c>
+      <c r="Y220" s="4" t="s">
+        <v>2838</v>
+      </c>
+      <c r="Z220" s="4" t="s">
+        <v>2839</v>
+      </c>
+      <c r="AA220" s="4" t="s">
+        <v>2840</v>
+      </c>
+      <c r="AB220" s="4" t="s">
         <v>2841</v>
       </c>
-      <c r="X220" s="4" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="AC220" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD220" s="4"/>
       <c r="AE220" s="4"/>
       <c r="AF220" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG220" s="4"/>
       <c r="AH220" s="4"/>
       <c r="AI220" s="4"/>
       <c r="AJ220" s="4"/>
     </row>
     <row r="221">
       <c r="A221" s="4" t="s">
-        <v>2847</v>
+        <v>2842</v>
       </c>
       <c r="B221" s="4" t="s">
-        <v>2848</v>
+        <v>2843</v>
       </c>
       <c r="C221" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D221" s="4" t="s">
-        <v>2436</v>
+        <v>2844</v>
       </c>
       <c r="E221" s="4" t="s">
-        <v>2849</v>
+        <v>2845</v>
       </c>
       <c r="F221" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G221" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H221" s="4" t="s">
-        <v>2438</v>
+        <v>2846</v>
       </c>
       <c r="I221" s="4" t="s">
-        <v>2439</v>
+        <v>2847</v>
       </c>
       <c r="J221" s="4" t="s">
-        <v>1676</v>
+        <v>802</v>
       </c>
       <c r="K221" s="4" t="s">
-        <v>1677</v>
+        <v>803</v>
       </c>
       <c r="L221" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M221" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N221" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O221" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P221" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q221" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R221" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S221" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T221" s="4" t="s">
-        <v>2063</v>
+        <v>2037</v>
       </c>
       <c r="U221" s="4" t="s">
-        <v>2064</v>
+        <v>2038</v>
       </c>
       <c r="V221" s="4" t="s">
-        <v>93</v>
+        <v>303</v>
       </c>
       <c r="W221" s="4" t="s">
+        <v>2848</v>
+      </c>
+      <c r="X221" s="4" t="s">
+        <v>2849</v>
+      </c>
+      <c r="Y221" s="4" t="s">
         <v>2850</v>
       </c>
-      <c r="X221" s="4" t="s">
+      <c r="Z221" s="4" t="s">
         <v>2851</v>
       </c>
-      <c r="Y221" s="4" t="s">
+      <c r="AA221" s="4" t="s">
         <v>2852</v>
       </c>
-      <c r="Z221" s="4" t="s">
+      <c r="AB221" s="4" t="s">
         <v>2853</v>
       </c>
-      <c r="AA221" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC221" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD221" s="4"/>
       <c r="AE221" s="4"/>
       <c r="AF221" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG221" s="4"/>
       <c r="AH221" s="4"/>
       <c r="AI221" s="4"/>
       <c r="AJ221" s="4"/>
     </row>
     <row r="222">
       <c r="A222" s="4" t="s">
-        <v>2856</v>
+        <v>2854</v>
       </c>
       <c r="B222" s="4" t="s">
-        <v>2857</v>
+        <v>2855</v>
       </c>
       <c r="C222" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D222" s="4" t="s">
         <v>2536</v>
       </c>
       <c r="E222" s="4" t="s">
-        <v>2858</v>
+        <v>2856</v>
       </c>
       <c r="F222" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G222" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H222" s="4" t="s">
         <v>2538</v>
       </c>
       <c r="I222" s="4" t="s">
         <v>2539</v>
       </c>
       <c r="J222" s="4" t="s">
-        <v>2859</v>
+        <v>2857</v>
       </c>
       <c r="K222" s="4" t="s">
-        <v>2860</v>
+        <v>2858</v>
       </c>
       <c r="L222" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M222" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N222" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O222" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P222" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q222" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R222" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S222" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T222" s="4" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="U222" s="4" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="V222" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W222" s="4" t="s">
+        <v>2859</v>
+      </c>
+      <c r="X222" s="4" t="s">
+        <v>2860</v>
+      </c>
+      <c r="Y222" s="4" t="s">
         <v>2861</v>
       </c>
-      <c r="X222" s="4" t="s">
+      <c r="Z222" s="4" t="s">
         <v>2862</v>
       </c>
-      <c r="Y222" s="4" t="s">
+      <c r="AA222" s="4" t="s">
         <v>2863</v>
       </c>
-      <c r="Z222" s="4" t="s">
+      <c r="AB222" s="4" t="s">
         <v>2864</v>
       </c>
-      <c r="AA222" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC222" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD222" s="4"/>
       <c r="AE222" s="4"/>
       <c r="AF222" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG222" s="4"/>
       <c r="AH222" s="4"/>
       <c r="AI222" s="4"/>
       <c r="AJ222" s="4"/>
     </row>
     <row r="223">
       <c r="A223" s="4" t="s">
-        <v>2867</v>
+        <v>2865</v>
       </c>
       <c r="B223" s="4" t="s">
-        <v>2868</v>
+        <v>2866</v>
       </c>
       <c r="C223" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D223" s="4" t="s">
-        <v>2208</v>
+        <v>2166</v>
       </c>
       <c r="E223" s="4" t="s">
-        <v>2869</v>
+        <v>2867</v>
       </c>
       <c r="F223" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G223" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H223" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I223" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J223" s="4" t="s">
-        <v>2870</v>
+        <v>2868</v>
       </c>
       <c r="K223" s="4" t="s">
-        <v>2871</v>
+        <v>2869</v>
       </c>
       <c r="L223" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M223" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N223" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O223" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P223" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q223" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R223" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S223" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T223" s="4" t="s">
-        <v>2118</v>
+        <v>2052</v>
       </c>
       <c r="U223" s="4" t="s">
-        <v>2119</v>
+        <v>2053</v>
       </c>
       <c r="V223" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W223" s="4" t="s">
+        <v>2870</v>
+      </c>
+      <c r="X223" s="4" t="s">
+        <v>2871</v>
+      </c>
+      <c r="Y223" s="4" t="s">
         <v>2872</v>
       </c>
-      <c r="X223" s="4" t="s">
+      <c r="Z223" s="4" t="s">
         <v>2873</v>
       </c>
-      <c r="Y223" s="4" t="s">
+      <c r="AA223" s="4" t="s">
         <v>2874</v>
       </c>
-      <c r="Z223" s="4" t="s">
+      <c r="AB223" s="4" t="s">
         <v>2875</v>
-      </c>
-[...4 lines deleted...]
-        <v>2877</v>
       </c>
       <c r="AC223" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD223" s="4"/>
       <c r="AE223" s="4"/>
       <c r="AF223" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG223" s="4"/>
       <c r="AH223" s="4"/>
       <c r="AI223" s="4"/>
       <c r="AJ223" s="4"/>
     </row>
     <row r="224">
       <c r="A224" s="4" t="s">
+        <v>2876</v>
+      </c>
+      <c r="B224" s="4" t="s">
+        <v>2877</v>
+      </c>
+      <c r="C224" s="4" t="s">
         <v>2878</v>
       </c>
-      <c r="B224" s="4" t="s">
+      <c r="D224" s="4" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E224" s="4" t="s">
         <v>2879</v>
-      </c>
-[...7 lines deleted...]
-        <v>2881</v>
       </c>
       <c r="F224" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G224" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H224" s="4" t="s">
-        <v>2315</v>
+        <v>2360</v>
       </c>
       <c r="I224" s="4" t="s">
-        <v>2316</v>
+        <v>2361</v>
       </c>
       <c r="J224" s="4" t="s">
-        <v>2882</v>
+        <v>2880</v>
       </c>
       <c r="K224" s="4" t="s">
-        <v>2883</v>
+        <v>2881</v>
       </c>
       <c r="L224" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M224" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N224" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O224" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P224" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q224" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R224" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S224" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T224" s="4" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="U224" s="4" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="V224" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W224" s="4" t="s">
+        <v>2882</v>
+      </c>
+      <c r="X224" s="4" t="s">
+        <v>2883</v>
+      </c>
+      <c r="Y224" s="4" t="s">
         <v>2884</v>
       </c>
-      <c r="X224" s="4" t="s">
+      <c r="Z224" s="4" t="s">
         <v>2885</v>
       </c>
-      <c r="Y224" s="4" t="s">
+      <c r="AA224" s="4" t="s">
         <v>2886</v>
       </c>
-      <c r="Z224" s="4" t="s">
+      <c r="AB224" s="4" t="s">
         <v>2887</v>
-      </c>
-[...4 lines deleted...]
-        <v>2889</v>
       </c>
       <c r="AC224" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD224" s="4"/>
       <c r="AE224" s="4"/>
       <c r="AF224" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG224" s="4"/>
       <c r="AH224" s="4"/>
       <c r="AI224" s="4"/>
       <c r="AJ224" s="4"/>
     </row>
     <row r="225">
       <c r="A225" s="4" t="s">
+        <v>2888</v>
+      </c>
+      <c r="B225" s="4" t="s">
+        <v>2889</v>
+      </c>
+      <c r="C225" s="4" t="s">
         <v>2890</v>
       </c>
-      <c r="B225" s="4" t="s">
+      <c r="D225" s="4" t="s">
+        <v>2680</v>
+      </c>
+      <c r="E225" s="4" t="s">
         <v>2891</v>
-      </c>
-[...7 lines deleted...]
-        <v>2893</v>
       </c>
       <c r="F225" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G225" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H225" s="4" t="s">
-        <v>2684</v>
+        <v>2682</v>
       </c>
       <c r="I225" s="4" t="s">
-        <v>2685</v>
+        <v>2683</v>
       </c>
       <c r="J225" s="4" t="s">
-        <v>2894</v>
+        <v>2892</v>
       </c>
       <c r="K225" s="4" t="s">
-        <v>2895</v>
+        <v>2893</v>
       </c>
       <c r="L225" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M225" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N225" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O225" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P225" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q225" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R225" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S225" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T225" s="4" t="s">
-        <v>2118</v>
+        <v>2052</v>
       </c>
       <c r="U225" s="4" t="s">
-        <v>2119</v>
+        <v>2053</v>
       </c>
       <c r="V225" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W225" s="4" t="s">
+        <v>2894</v>
+      </c>
+      <c r="X225" s="4" t="s">
+        <v>2895</v>
+      </c>
+      <c r="Y225" s="4" t="s">
         <v>2896</v>
       </c>
-      <c r="X225" s="4" t="s">
+      <c r="Z225" s="4" t="s">
         <v>2897</v>
       </c>
-      <c r="Y225" s="4" t="s">
+      <c r="AA225" s="4" t="s">
         <v>2898</v>
       </c>
-      <c r="Z225" s="4" t="s">
+      <c r="AB225" s="4" t="s">
         <v>2899</v>
-      </c>
-[...4 lines deleted...]
-        <v>2901</v>
       </c>
       <c r="AC225" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD225" s="4"/>
       <c r="AE225" s="4"/>
       <c r="AF225" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG225" s="4"/>
       <c r="AH225" s="4"/>
       <c r="AI225" s="4"/>
       <c r="AJ225" s="4"/>
     </row>
     <row r="226">
       <c r="A226" s="4" t="s">
+        <v>2900</v>
+      </c>
+      <c r="B226" s="4" t="s">
+        <v>2901</v>
+      </c>
+      <c r="C226" s="4" t="s">
+        <v>2102</v>
+      </c>
+      <c r="D226" s="4" t="s">
         <v>2902</v>
       </c>
-      <c r="B226" s="4" t="s">
+      <c r="E226" s="4" t="s">
         <v>2903</v>
-      </c>
-[...7 lines deleted...]
-        <v>2905</v>
       </c>
       <c r="F226" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G226" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H226" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I226" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J226" s="4" t="s">
-        <v>2906</v>
+        <v>2904</v>
       </c>
       <c r="K226" s="4" t="s">
-        <v>2907</v>
+        <v>2905</v>
       </c>
       <c r="L226" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M226" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N226" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O226" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P226" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q226" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R226" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S226" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T226" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U226" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V226" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W226" s="4" t="s">
+        <v>2906</v>
+      </c>
+      <c r="X226" s="4" t="s">
+        <v>2907</v>
+      </c>
+      <c r="Y226" s="4" t="s">
         <v>2908</v>
       </c>
-      <c r="X226" s="4" t="s">
+      <c r="Z226" s="4" t="s">
         <v>2909</v>
       </c>
-      <c r="Y226" s="4" t="s">
+      <c r="AA226" s="4" t="s">
         <v>2910</v>
       </c>
-      <c r="Z226" s="4" t="s">
+      <c r="AB226" s="4" t="s">
         <v>2911</v>
-      </c>
-[...4 lines deleted...]
-        <v>2913</v>
       </c>
       <c r="AC226" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD226" s="4"/>
       <c r="AE226" s="4"/>
       <c r="AF226" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG226" s="4"/>
       <c r="AH226" s="4"/>
       <c r="AI226" s="4"/>
       <c r="AJ226" s="4"/>
     </row>
     <row r="227">
       <c r="A227" s="4" t="s">
+        <v>2912</v>
+      </c>
+      <c r="B227" s="4" t="s">
+        <v>2913</v>
+      </c>
+      <c r="C227" s="4" t="s">
         <v>2914</v>
-      </c>
-[...4 lines deleted...]
-        <v>2916</v>
       </c>
       <c r="D227" s="4" t="s">
         <v>1967</v>
       </c>
       <c r="E227" s="4" t="s">
-        <v>2917</v>
+        <v>2915</v>
       </c>
       <c r="F227" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G227" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H227" s="4" t="s">
         <v>1971</v>
       </c>
       <c r="I227" s="4" t="s">
         <v>1972</v>
       </c>
       <c r="J227" s="4" t="s">
         <v>1541</v>
       </c>
       <c r="K227" s="4" t="s">
         <v>1542</v>
       </c>
       <c r="L227" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M227" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N227" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O227" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P227" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q227" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R227" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S227" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T227" s="4" t="s">
         <v>1974</v>
       </c>
       <c r="U227" s="4" t="s">
         <v>1975</v>
       </c>
       <c r="V227" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W227" s="4" t="s">
+        <v>2916</v>
+      </c>
+      <c r="X227" s="4" t="s">
+        <v>2917</v>
+      </c>
+      <c r="Y227" s="4" t="s">
         <v>2918</v>
       </c>
-      <c r="X227" s="4" t="s">
+      <c r="Z227" s="4" t="s">
         <v>2919</v>
       </c>
-      <c r="Y227" s="4" t="s">
+      <c r="AA227" s="4" t="s">
         <v>2920</v>
       </c>
-      <c r="Z227" s="4" t="s">
+      <c r="AB227" s="4" t="s">
         <v>2921</v>
-      </c>
-[...4 lines deleted...]
-        <v>2923</v>
       </c>
       <c r="AC227" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD227" s="4"/>
       <c r="AE227" s="4"/>
       <c r="AF227" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG227" s="4"/>
       <c r="AH227" s="4"/>
       <c r="AI227" s="4"/>
       <c r="AJ227" s="4"/>
     </row>
     <row r="228">
       <c r="A228" s="4" t="s">
-        <v>2924</v>
+        <v>2922</v>
       </c>
       <c r="B228" s="4" t="s">
-        <v>2925</v>
+        <v>2923</v>
       </c>
       <c r="C228" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D228" s="4" t="s">
-        <v>2926</v>
+        <v>2924</v>
       </c>
       <c r="E228" s="4" t="s">
-        <v>2927</v>
+        <v>2925</v>
       </c>
       <c r="F228" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G228" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H228" s="4" t="s">
+        <v>2926</v>
+      </c>
+      <c r="I228" s="4" t="s">
+        <v>2927</v>
+      </c>
+      <c r="J228" s="4" t="s">
         <v>2928</v>
       </c>
-      <c r="I228" s="4" t="s">
+      <c r="K228" s="4" t="s">
         <v>2929</v>
       </c>
-      <c r="J228" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="L228" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M228" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N228" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O228" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P228" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q228" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R228" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S228" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T228" s="4" t="s">
-        <v>2118</v>
+        <v>2052</v>
       </c>
       <c r="U228" s="4" t="s">
-        <v>2119</v>
+        <v>2053</v>
       </c>
       <c r="V228" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W228" s="4" t="s">
+        <v>2930</v>
+      </c>
+      <c r="X228" s="4" t="s">
+        <v>2931</v>
+      </c>
+      <c r="Y228" s="4" t="s">
         <v>2932</v>
       </c>
-      <c r="X228" s="4" t="s">
+      <c r="Z228" s="4" t="s">
         <v>2933</v>
       </c>
-      <c r="Y228" s="4" t="s">
+      <c r="AA228" s="4" t="s">
         <v>2934</v>
       </c>
-      <c r="Z228" s="4" t="s">
+      <c r="AB228" s="4" t="s">
         <v>2935</v>
-      </c>
-[...4 lines deleted...]
-        <v>2937</v>
       </c>
       <c r="AC228" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD228" s="4"/>
       <c r="AE228" s="4"/>
       <c r="AF228" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG228" s="4"/>
       <c r="AH228" s="4"/>
       <c r="AI228" s="4"/>
       <c r="AJ228" s="4"/>
     </row>
     <row r="229">
       <c r="A229" s="4" t="s">
-        <v>2938</v>
+        <v>2936</v>
       </c>
       <c r="B229" s="4" t="s">
-        <v>2939</v>
+        <v>2937</v>
       </c>
       <c r="C229" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D229" s="4" t="s">
-        <v>2208</v>
+        <v>2166</v>
       </c>
       <c r="E229" s="4" t="s">
-        <v>2940</v>
+        <v>2938</v>
       </c>
       <c r="F229" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G229" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H229" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I229" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J229" s="4" t="s">
-        <v>2941</v>
+        <v>2939</v>
       </c>
       <c r="K229" s="4" t="s">
-        <v>2942</v>
+        <v>2940</v>
       </c>
       <c r="L229" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M229" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N229" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O229" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P229" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q229" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R229" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S229" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T229" s="4" t="s">
-        <v>2118</v>
+        <v>2052</v>
       </c>
       <c r="U229" s="4" t="s">
-        <v>2119</v>
+        <v>2053</v>
       </c>
       <c r="V229" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W229" s="4" t="s">
+        <v>2941</v>
+      </c>
+      <c r="X229" s="4" t="s">
+        <v>2942</v>
+      </c>
+      <c r="Y229" s="4" t="s">
         <v>2943</v>
       </c>
-      <c r="X229" s="4" t="s">
+      <c r="Z229" s="4" t="s">
         <v>2944</v>
       </c>
-      <c r="Y229" s="4" t="s">
+      <c r="AA229" s="4" t="s">
         <v>2945</v>
       </c>
-      <c r="Z229" s="4" t="s">
+      <c r="AB229" s="4" t="s">
         <v>2946</v>
-      </c>
-[...4 lines deleted...]
-        <v>2948</v>
       </c>
       <c r="AC229" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD229" s="4"/>
       <c r="AE229" s="4"/>
       <c r="AF229" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG229" s="4"/>
       <c r="AH229" s="4"/>
       <c r="AI229" s="4" t="s">
-        <v>2938</v>
+        <v>2936</v>
       </c>
       <c r="AJ229" s="4" t="s">
-        <v>2949</v>
+        <v>2947</v>
       </c>
     </row>
     <row r="230">
       <c r="A230" s="4" t="s">
-        <v>2950</v>
+        <v>2948</v>
       </c>
       <c r="B230" s="4" t="s">
-        <v>2951</v>
+        <v>2949</v>
       </c>
       <c r="C230" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D230" s="4" t="s">
-        <v>2315</v>
+        <v>2360</v>
       </c>
       <c r="E230" s="4" t="s">
-        <v>2952</v>
+        <v>2950</v>
       </c>
       <c r="F230" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G230" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H230" s="4" t="s">
         <v>2501</v>
       </c>
       <c r="I230" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="J230" s="4" t="s">
-        <v>2953</v>
+        <v>2951</v>
       </c>
       <c r="K230" s="4" t="s">
-        <v>2954</v>
+        <v>2952</v>
       </c>
       <c r="L230" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M230" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N230" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O230" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P230" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q230" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R230" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S230" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T230" s="4" t="s">
-        <v>2373</v>
+        <v>2347</v>
       </c>
       <c r="U230" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="V230" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W230" s="4" t="s">
+        <v>2953</v>
+      </c>
+      <c r="X230" s="4" t="s">
+        <v>2954</v>
+      </c>
+      <c r="Y230" s="4" t="s">
         <v>2955</v>
       </c>
-      <c r="X230" s="4" t="s">
+      <c r="Z230" s="4" t="s">
         <v>2956</v>
       </c>
-      <c r="Y230" s="4" t="s">
+      <c r="AA230" s="4" t="s">
         <v>2957</v>
       </c>
-      <c r="Z230" s="4" t="s">
+      <c r="AB230" s="4" t="s">
         <v>2958</v>
-      </c>
-[...4 lines deleted...]
-        <v>2960</v>
       </c>
       <c r="AC230" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD230" s="4"/>
       <c r="AE230" s="4"/>
       <c r="AF230" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG230" s="4" t="s">
-        <v>2950</v>
+        <v>2948</v>
       </c>
       <c r="AH230" s="4" t="s">
-        <v>2961</v>
+        <v>2959</v>
       </c>
       <c r="AI230" s="4"/>
       <c r="AJ230" s="4"/>
     </row>
     <row r="231">
       <c r="A231" s="4" t="s">
+        <v>2960</v>
+      </c>
+      <c r="B231" s="4" t="s">
+        <v>2961</v>
+      </c>
+      <c r="C231" s="4" t="s">
         <v>2962</v>
       </c>
-      <c r="B231" s="4" t="s">
+      <c r="D231" s="4" t="s">
         <v>2963</v>
       </c>
-      <c r="C231" s="4" t="s">
+      <c r="E231" s="4" t="s">
         <v>2964</v>
-      </c>
-[...4 lines deleted...]
-        <v>2966</v>
       </c>
       <c r="F231" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G231" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H231" s="4" t="s">
         <v>2501</v>
       </c>
       <c r="I231" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="J231" s="4" t="s">
-        <v>2967</v>
+        <v>2965</v>
       </c>
       <c r="K231" s="4" t="s">
-        <v>2968</v>
+        <v>2966</v>
       </c>
       <c r="L231" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M231" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N231" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O231" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P231" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q231" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R231" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S231" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T231" s="4" t="s">
-        <v>2373</v>
+        <v>2347</v>
       </c>
       <c r="U231" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="V231" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W231" s="4" t="s">
+        <v>2967</v>
+      </c>
+      <c r="X231" s="4" t="s">
+        <v>2968</v>
+      </c>
+      <c r="Y231" s="4" t="s">
         <v>2969</v>
       </c>
-      <c r="X231" s="4" t="s">
+      <c r="Z231" s="4" t="s">
         <v>2970</v>
       </c>
-      <c r="Y231" s="4" t="s">
+      <c r="AA231" s="4" t="s">
         <v>2971</v>
       </c>
-      <c r="Z231" s="4" t="s">
+      <c r="AB231" s="4" t="s">
         <v>2972</v>
       </c>
-      <c r="AA231" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC231" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD231" s="4"/>
       <c r="AE231" s="4"/>
       <c r="AF231" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG231" s="4"/>
       <c r="AH231" s="4"/>
       <c r="AI231" s="4"/>
       <c r="AJ231" s="4"/>
     </row>
     <row r="232">
       <c r="A232" s="4" t="s">
-        <v>2975</v>
+        <v>2973</v>
       </c>
       <c r="B232" s="4" t="s">
-        <v>2976</v>
+        <v>2974</v>
       </c>
       <c r="C232" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D232" s="4" t="s">
-        <v>2208</v>
+        <v>2166</v>
       </c>
       <c r="E232" s="4" t="s">
-        <v>2791</v>
+        <v>2801</v>
       </c>
       <c r="F232" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G232" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H232" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I232" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J232" s="4" t="s">
-        <v>2792</v>
+        <v>2802</v>
       </c>
       <c r="K232" s="4" t="s">
+        <v>2975</v>
+      </c>
+      <c r="L232" s="4" t="s">
+        <v>567</v>
+      </c>
+      <c r="M232" s="4" t="s">
+        <v>568</v>
+      </c>
+      <c r="N232" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="O232" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="P232" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q232" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="R232" s="4" t="s">
+        <v>569</v>
+      </c>
+      <c r="S232" s="4" t="s">
+        <v>570</v>
+      </c>
+      <c r="T232" s="4" t="s">
+        <v>2052</v>
+      </c>
+      <c r="U232" s="4" t="s">
+        <v>2053</v>
+      </c>
+      <c r="V232" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="W232" s="4" t="s">
+        <v>2976</v>
+      </c>
+      <c r="X232" s="4" t="s">
         <v>2977</v>
       </c>
-      <c r="L232" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W232" s="4" t="s">
+      <c r="Y232" s="4" t="s">
         <v>2978</v>
       </c>
-      <c r="X232" s="4" t="s">
+      <c r="Z232" s="4" t="s">
         <v>2979</v>
       </c>
-      <c r="Y232" s="4" t="s">
+      <c r="AA232" s="4" t="s">
         <v>2980</v>
       </c>
-      <c r="Z232" s="4" t="s">
+      <c r="AB232" s="4" t="s">
         <v>2981</v>
       </c>
-      <c r="AA232" s="4" t="s">
+      <c r="AC232" s="4" t="s">
         <v>2982</v>
-      </c>
-[...4 lines deleted...]
-        <v>2656</v>
       </c>
       <c r="AD232" s="4"/>
       <c r="AE232" s="4"/>
       <c r="AF232" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG232" s="4"/>
       <c r="AH232" s="4"/>
       <c r="AI232" s="4"/>
       <c r="AJ232" s="4"/>
     </row>
     <row r="233">
       <c r="A233" s="4" t="s">
-        <v>2984</v>
+        <v>2983</v>
       </c>
       <c r="B233" s="4" t="s">
-        <v>2085</v>
+        <v>2131</v>
       </c>
       <c r="C233" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D233" s="4" t="s">
-        <v>2073</v>
+        <v>2119</v>
       </c>
       <c r="E233" s="4" t="s">
-        <v>2086</v>
+        <v>2132</v>
       </c>
       <c r="F233" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G233" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H233" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I233" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J233" s="4" t="s">
+        <v>2984</v>
+      </c>
+      <c r="K233" s="4" t="s">
         <v>2985</v>
       </c>
-      <c r="K233" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L233" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M233" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N233" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O233" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P233" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q233" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R233" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S233" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T233" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U233" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V233" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W233" s="4" t="s">
+        <v>2986</v>
+      </c>
+      <c r="X233" s="4" t="s">
         <v>2987</v>
       </c>
-      <c r="X233" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y233" s="4" t="s">
-        <v>2090</v>
+        <v>2136</v>
       </c>
       <c r="Z233" s="4" t="s">
-        <v>2091</v>
+        <v>2137</v>
       </c>
       <c r="AA233" s="4" t="s">
-        <v>2092</v>
+        <v>2138</v>
       </c>
       <c r="AB233" s="4" t="s">
-        <v>2093</v>
+        <v>2139</v>
       </c>
       <c r="AC233" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD233" s="4"/>
       <c r="AE233" s="4"/>
       <c r="AF233" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG233" s="4"/>
       <c r="AH233" s="4"/>
       <c r="AI233" s="4"/>
       <c r="AJ233" s="4"/>
     </row>
     <row r="234">
       <c r="A234" s="4" t="s">
-        <v>2989</v>
+        <v>2988</v>
       </c>
       <c r="B234" s="4" t="s">
-        <v>2072</v>
+        <v>2118</v>
       </c>
       <c r="C234" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D234" s="4" t="s">
-        <v>2073</v>
+        <v>2119</v>
       </c>
       <c r="E234" s="4" t="s">
-        <v>2074</v>
+        <v>2120</v>
       </c>
       <c r="F234" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G234" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H234" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I234" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J234" s="4" t="s">
-        <v>1141</v>
+        <v>1115</v>
       </c>
       <c r="K234" s="4" t="s">
-        <v>1142</v>
+        <v>1116</v>
       </c>
       <c r="L234" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M234" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N234" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O234" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P234" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q234" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R234" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S234" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T234" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U234" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V234" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W234" s="4" t="s">
+        <v>2989</v>
+      </c>
+      <c r="X234" s="4" t="s">
         <v>2990</v>
       </c>
-      <c r="X234" s="4" t="s">
+      <c r="Y234" s="4" t="s">
         <v>2991</v>
       </c>
-      <c r="Y234" s="4" t="s">
+      <c r="Z234" s="4" t="s">
         <v>2992</v>
       </c>
-      <c r="Z234" s="4" t="s">
+      <c r="AA234" s="4" t="s">
         <v>2993</v>
       </c>
-      <c r="AA234" s="4" t="s">
+      <c r="AB234" s="4" t="s">
         <v>2994</v>
-      </c>
-[...1 lines deleted...]
-        <v>2995</v>
       </c>
       <c r="AC234" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD234" s="4"/>
       <c r="AE234" s="4"/>
       <c r="AF234" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG234" s="4"/>
       <c r="AH234" s="4"/>
       <c r="AI234" s="4"/>
       <c r="AJ234" s="4"/>
     </row>
     <row r="235">
       <c r="A235" s="4" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B235" s="4" t="s">
         <v>2996</v>
       </c>
-      <c r="B235" s="4" t="s">
+      <c r="C235" s="4" t="s">
         <v>2997</v>
       </c>
-      <c r="C235" s="4" t="s">
+      <c r="D235" s="4" t="s">
         <v>2998</v>
       </c>
-      <c r="D235" s="4" t="s">
+      <c r="E235" s="4" t="s">
         <v>2999</v>
-      </c>
-[...1 lines deleted...]
-        <v>3000</v>
       </c>
       <c r="F235" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G235" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H235" s="4" t="s">
+        <v>3000</v>
+      </c>
+      <c r="I235" s="4" t="s">
         <v>3001</v>
       </c>
-      <c r="I235" s="4" t="s">
+      <c r="J235" s="4" t="s">
         <v>3002</v>
       </c>
-      <c r="J235" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K235" s="4" t="s">
-        <v>480</v>
+        <v>491</v>
       </c>
       <c r="L235" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M235" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N235" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O235" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P235" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q235" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R235" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S235" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T235" s="4" t="s">
-        <v>2103</v>
+        <v>2037</v>
       </c>
       <c r="U235" s="4" t="s">
-        <v>2104</v>
+        <v>2038</v>
       </c>
       <c r="V235" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W235" s="4" t="s">
+        <v>3003</v>
+      </c>
+      <c r="X235" s="4" t="s">
         <v>3004</v>
       </c>
-      <c r="X235" s="4" t="s">
+      <c r="Y235" s="4" t="s">
         <v>3005</v>
       </c>
-      <c r="Y235" s="4" t="s">
+      <c r="Z235" s="4" t="s">
         <v>3006</v>
       </c>
-      <c r="Z235" s="4" t="s">
+      <c r="AA235" s="4" t="s">
         <v>3007</v>
       </c>
-      <c r="AA235" s="4" t="s">
+      <c r="AB235" s="4" t="s">
         <v>3008</v>
-      </c>
-[...1 lines deleted...]
-        <v>3009</v>
       </c>
       <c r="AC235" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD235" s="4"/>
       <c r="AE235" s="4"/>
       <c r="AF235" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG235" s="4"/>
       <c r="AH235" s="4"/>
       <c r="AI235" s="4"/>
       <c r="AJ235" s="4"/>
     </row>
     <row r="236">
       <c r="A236" s="4" t="s">
+        <v>3009</v>
+      </c>
+      <c r="B236" s="4" t="s">
         <v>3010</v>
       </c>
-      <c r="B236" s="4" t="s">
+      <c r="C236" s="4" t="s">
         <v>3011</v>
       </c>
-      <c r="C236" s="4" t="s">
+      <c r="D236" s="4" t="s">
         <v>3012</v>
       </c>
-      <c r="D236" s="4" t="s">
+      <c r="E236" s="4" t="s">
         <v>3013</v>
-      </c>
-[...1 lines deleted...]
-        <v>3014</v>
       </c>
       <c r="F236" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G236" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H236" s="4" t="s">
         <v>2222</v>
       </c>
       <c r="I236" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="J236" s="4" t="s">
+        <v>3014</v>
+      </c>
+      <c r="K236" s="4" t="s">
         <v>3015</v>
       </c>
-      <c r="K236" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L236" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M236" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N236" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O236" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P236" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q236" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R236" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S236" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T236" s="4" t="s">
         <v>2020</v>
       </c>
       <c r="U236" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="V236" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W236" s="4" t="s">
+        <v>3016</v>
+      </c>
+      <c r="X236" s="4" t="s">
         <v>3017</v>
       </c>
-      <c r="X236" s="4" t="s">
+      <c r="Y236" s="4" t="s">
         <v>3018</v>
       </c>
-      <c r="Y236" s="4" t="s">
+      <c r="Z236" s="4" t="s">
         <v>3019</v>
       </c>
-      <c r="Z236" s="4" t="s">
+      <c r="AA236" s="4" t="s">
         <v>3020</v>
       </c>
-      <c r="AA236" s="4" t="s">
+      <c r="AB236" s="4" t="s">
         <v>3021</v>
-      </c>
-[...1 lines deleted...]
-        <v>3022</v>
       </c>
       <c r="AC236" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD236" s="4"/>
       <c r="AE236" s="4"/>
       <c r="AF236" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG236" s="4"/>
       <c r="AH236" s="4"/>
       <c r="AI236" s="4"/>
       <c r="AJ236" s="4"/>
     </row>
     <row r="237">
       <c r="A237" s="4" t="s">
+        <v>3022</v>
+      </c>
+      <c r="B237" s="4" t="s">
         <v>3023</v>
       </c>
-      <c r="B237" s="4" t="s">
+      <c r="C237" s="4" t="s">
         <v>3024</v>
       </c>
-      <c r="C237" s="4" t="s">
+      <c r="D237" s="4" t="s">
         <v>3025</v>
       </c>
-      <c r="D237" s="4" t="s">
+      <c r="E237" s="4" t="s">
         <v>3026</v>
-      </c>
-[...1 lines deleted...]
-        <v>3027</v>
       </c>
       <c r="F237" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G237" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H237" s="4" t="s">
-        <v>2733</v>
+        <v>2740</v>
       </c>
       <c r="I237" s="4" t="s">
-        <v>2734</v>
+        <v>2741</v>
       </c>
       <c r="J237" s="4" t="s">
+        <v>3027</v>
+      </c>
+      <c r="K237" s="4" t="s">
         <v>3028</v>
       </c>
-      <c r="K237" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L237" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M237" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N237" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O237" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P237" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q237" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R237" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S237" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T237" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U237" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V237" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W237" s="4" t="s">
+        <v>3029</v>
+      </c>
+      <c r="X237" s="4" t="s">
         <v>3030</v>
       </c>
-      <c r="X237" s="4" t="s">
+      <c r="Y237" s="4" t="s">
         <v>3031</v>
       </c>
-      <c r="Y237" s="4" t="s">
+      <c r="Z237" s="4" t="s">
         <v>3032</v>
       </c>
-      <c r="Z237" s="4" t="s">
+      <c r="AA237" s="4" t="s">
         <v>3033</v>
       </c>
-      <c r="AA237" s="4" t="s">
+      <c r="AB237" s="4" t="s">
         <v>3034</v>
-      </c>
-[...1 lines deleted...]
-        <v>3035</v>
       </c>
       <c r="AC237" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD237" s="4"/>
       <c r="AE237" s="4"/>
       <c r="AF237" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG237" s="4"/>
       <c r="AH237" s="4"/>
       <c r="AI237" s="4"/>
       <c r="AJ237" s="4"/>
     </row>
     <row r="238">
       <c r="A238" s="4" t="s">
+        <v>3035</v>
+      </c>
+      <c r="B238" s="4" t="s">
         <v>3036</v>
       </c>
-      <c r="B238" s="4" t="s">
+      <c r="C238" s="4" t="s">
+        <v>267</v>
+      </c>
+      <c r="D238" s="4" t="s">
         <v>3037</v>
       </c>
-      <c r="C238" s="4" t="s">
-[...2 lines deleted...]
-      <c r="D238" s="4" t="s">
+      <c r="E238" s="4" t="s">
         <v>3038</v>
-      </c>
-[...1 lines deleted...]
-        <v>3039</v>
       </c>
       <c r="F238" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G238" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H238" s="4" t="s">
+        <v>3039</v>
+      </c>
+      <c r="I238" s="4" t="s">
         <v>3040</v>
       </c>
-      <c r="I238" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J238" s="4" t="s">
-        <v>3042</v>
+        <v>108</v>
       </c>
       <c r="K238" s="4" t="s">
-        <v>3043</v>
+        <v>109</v>
       </c>
       <c r="L238" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M238" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N238" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O238" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P238" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q238" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R238" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S238" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T238" s="4" t="s">
-        <v>2063</v>
+        <v>2037</v>
       </c>
       <c r="U238" s="4" t="s">
-        <v>2064</v>
+        <v>2038</v>
       </c>
       <c r="V238" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W238" s="4" t="s">
+        <v>3041</v>
+      </c>
+      <c r="X238" s="4" t="s">
+        <v>3042</v>
+      </c>
+      <c r="Y238" s="4" t="s">
+        <v>3043</v>
+      </c>
+      <c r="Z238" s="4" t="s">
         <v>3044</v>
       </c>
-      <c r="X238" s="4" t="s">
+      <c r="AA238" s="4" t="s">
         <v>3045</v>
       </c>
-      <c r="Y238" s="4" t="s">
+      <c r="AB238" s="4" t="s">
         <v>3046</v>
-      </c>
-[...7 lines deleted...]
-        <v>3049</v>
       </c>
       <c r="AC238" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD238" s="4"/>
       <c r="AE238" s="4"/>
       <c r="AF238" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG238" s="4"/>
       <c r="AH238" s="4"/>
       <c r="AI238" s="4"/>
       <c r="AJ238" s="4"/>
     </row>
     <row r="239">
       <c r="A239" s="4" t="s">
+        <v>3047</v>
+      </c>
+      <c r="B239" s="4" t="s">
+        <v>3048</v>
+      </c>
+      <c r="C239" s="4" t="s">
+        <v>3049</v>
+      </c>
+      <c r="D239" s="4" t="s">
+        <v>2501</v>
+      </c>
+      <c r="E239" s="4" t="s">
         <v>3050</v>
-      </c>
-[...10 lines deleted...]
-        <v>3053</v>
       </c>
       <c r="F239" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G239" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H239" s="4" t="s">
+        <v>2600</v>
+      </c>
+      <c r="I239" s="4" t="s">
+        <v>2601</v>
+      </c>
+      <c r="J239" s="4" t="s">
+        <v>3051</v>
+      </c>
+      <c r="K239" s="4" t="s">
+        <v>3052</v>
+      </c>
+      <c r="L239" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M239" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N239" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="O239" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="P239" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q239" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="R239" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S239" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T239" s="4" t="s">
+        <v>2037</v>
+      </c>
+      <c r="U239" s="4" t="s">
+        <v>2038</v>
+      </c>
+      <c r="V239" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W239" s="4" t="s">
+        <v>3053</v>
+      </c>
+      <c r="X239" s="4" t="s">
         <v>3054</v>
       </c>
-      <c r="I239" s="4" t="s">
+      <c r="Y239" s="4" t="s">
         <v>3055</v>
       </c>
-      <c r="J239" s="4" t="s">
-[...38 lines deleted...]
-      <c r="W239" s="4" t="s">
+      <c r="Z239" s="4" t="s">
         <v>3056</v>
       </c>
-      <c r="X239" s="4" t="s">
+      <c r="AA239" s="4" t="s">
         <v>3057</v>
       </c>
-      <c r="Y239" s="4" t="s">
+      <c r="AB239" s="4" t="s">
         <v>3058</v>
       </c>
-      <c r="Z239" s="4" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="AC239" s="4" t="s">
-        <v>87</v>
+        <v>549</v>
       </c>
       <c r="AD239" s="4"/>
       <c r="AE239" s="4"/>
       <c r="AF239" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG239" s="4"/>
       <c r="AH239" s="4"/>
       <c r="AI239" s="4"/>
       <c r="AJ239" s="4"/>
     </row>
     <row r="240">
       <c r="A240" s="4" t="s">
+        <v>3059</v>
+      </c>
+      <c r="B240" s="4" t="s">
+        <v>3060</v>
+      </c>
+      <c r="C240" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D240" s="4" t="s">
+        <v>3061</v>
+      </c>
+      <c r="E240" s="4" t="s">
         <v>3062</v>
-      </c>
-[...10 lines deleted...]
-        <v>3065</v>
       </c>
       <c r="F240" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G240" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H240" s="4" t="s">
-        <v>2600</v>
+        <v>3063</v>
       </c>
       <c r="I240" s="4" t="s">
-        <v>2601</v>
+        <v>3064</v>
       </c>
       <c r="J240" s="4" t="s">
+        <v>3065</v>
+      </c>
+      <c r="K240" s="4" t="s">
         <v>3066</v>
       </c>
-      <c r="K240" s="4" t="s">
+      <c r="L240" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M240" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N240" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="O240" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="P240" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="Q240" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="R240" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S240" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T240" s="4" t="s">
+        <v>2347</v>
+      </c>
+      <c r="U240" s="4" t="s">
+        <v>2348</v>
+      </c>
+      <c r="V240" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="W240" s="4" t="s">
         <v>3067</v>
       </c>
-      <c r="L240" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W240" s="4" t="s">
+      <c r="X240" s="4" t="s">
         <v>3068</v>
       </c>
-      <c r="X240" s="4" t="s">
+      <c r="Y240" s="4" t="s">
         <v>3069</v>
       </c>
-      <c r="Y240" s="4" t="s">
+      <c r="Z240" s="4" t="s">
         <v>3070</v>
       </c>
-      <c r="Z240" s="4" t="s">
+      <c r="AA240" s="4" t="s">
         <v>3071</v>
       </c>
-      <c r="AA240" s="4" t="s">
+      <c r="AB240" s="4" t="s">
         <v>3072</v>
       </c>
-      <c r="AB240" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC240" s="4" t="s">
-        <v>565</v>
+        <v>87</v>
       </c>
       <c r="AD240" s="4"/>
       <c r="AE240" s="4"/>
       <c r="AF240" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG240" s="4"/>
       <c r="AH240" s="4"/>
       <c r="AI240" s="4"/>
       <c r="AJ240" s="4"/>
     </row>
     <row r="241">
       <c r="A241" s="4" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B241" s="4" t="s">
         <v>3074</v>
-      </c>
-[...1 lines deleted...]
-        <v>3075</v>
       </c>
       <c r="C241" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D241" s="4" t="s">
+        <v>3075</v>
+      </c>
+      <c r="E241" s="4" t="s">
         <v>3076</v>
-      </c>
-[...1 lines deleted...]
-        <v>3077</v>
       </c>
       <c r="F241" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G241" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H241" s="4" t="s">
+        <v>3077</v>
+      </c>
+      <c r="I241" s="4" t="s">
         <v>3078</v>
       </c>
-      <c r="I241" s="4" t="s">
+      <c r="J241" s="4" t="s">
         <v>3079</v>
       </c>
-      <c r="J241" s="4" t="s">
+      <c r="K241" s="4" t="s">
         <v>3080</v>
       </c>
-      <c r="K241" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L241" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M241" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N241" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O241" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P241" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q241" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R241" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S241" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T241" s="4" t="s">
-        <v>2373</v>
+        <v>2109</v>
       </c>
       <c r="U241" s="4" t="s">
-        <v>2374</v>
+        <v>2110</v>
       </c>
       <c r="V241" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W241" s="4" t="s">
+        <v>3081</v>
+      </c>
+      <c r="X241" s="4" t="s">
         <v>3082</v>
       </c>
-      <c r="X241" s="4" t="s">
+      <c r="Y241" s="4" t="s">
         <v>3083</v>
       </c>
-      <c r="Y241" s="4" t="s">
+      <c r="Z241" s="4" t="s">
         <v>3084</v>
       </c>
-      <c r="Z241" s="4" t="s">
+      <c r="AA241" s="4" t="s">
         <v>3085</v>
       </c>
-      <c r="AA241" s="4" t="s">
+      <c r="AB241" s="4" t="s">
         <v>3086</v>
-      </c>
-[...1 lines deleted...]
-        <v>3087</v>
       </c>
       <c r="AC241" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD241" s="4"/>
       <c r="AE241" s="4"/>
       <c r="AF241" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG241" s="4"/>
       <c r="AH241" s="4"/>
       <c r="AI241" s="4"/>
       <c r="AJ241" s="4"/>
     </row>
     <row r="242">
       <c r="A242" s="4" t="s">
+        <v>3087</v>
+      </c>
+      <c r="B242" s="4" t="s">
         <v>3088</v>
-      </c>
-[...1 lines deleted...]
-        <v>3089</v>
       </c>
       <c r="C242" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D242" s="4" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="E242" s="4" t="s">
-        <v>3090</v>
+        <v>3089</v>
       </c>
       <c r="F242" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G242" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H242" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I242" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J242" s="4" t="s">
+        <v>3090</v>
+      </c>
+      <c r="K242" s="4" t="s">
         <v>3091</v>
       </c>
-      <c r="K242" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L242" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M242" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N242" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O242" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P242" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q242" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R242" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S242" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T242" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U242" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V242" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W242" s="4" t="s">
+        <v>3092</v>
+      </c>
+      <c r="X242" s="4" t="s">
         <v>3093</v>
       </c>
-      <c r="X242" s="4" t="s">
+      <c r="Y242" s="4" t="s">
         <v>3094</v>
       </c>
-      <c r="Y242" s="4" t="s">
+      <c r="Z242" s="4" t="s">
         <v>3095</v>
       </c>
-      <c r="Z242" s="4" t="s">
+      <c r="AA242" s="4" t="s">
         <v>3096</v>
       </c>
-      <c r="AA242" s="4" t="s">
+      <c r="AB242" s="4" t="s">
         <v>3097</v>
-      </c>
-[...1 lines deleted...]
-        <v>3098</v>
       </c>
       <c r="AC242" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD242" s="4"/>
       <c r="AE242" s="4"/>
       <c r="AF242" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG242" s="4"/>
       <c r="AH242" s="4"/>
       <c r="AI242" s="4" t="s">
-        <v>3088</v>
+        <v>3087</v>
       </c>
       <c r="AJ242" s="4" t="s">
-        <v>3099</v>
+        <v>3098</v>
       </c>
     </row>
     <row r="243">
       <c r="A243" s="4" t="s">
-        <v>3100</v>
+        <v>3099</v>
       </c>
       <c r="B243" s="4" t="s">
         <v>1824</v>
       </c>
       <c r="C243" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D243" s="4" t="s">
-        <v>2030</v>
+        <v>2076</v>
       </c>
       <c r="E243" s="4" t="s">
-        <v>3101</v>
+        <v>3100</v>
       </c>
       <c r="F243" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G243" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H243" s="4" t="s">
-        <v>2032</v>
+        <v>2078</v>
       </c>
       <c r="I243" s="4" t="s">
-        <v>2033</v>
+        <v>2079</v>
       </c>
       <c r="J243" s="4" t="s">
-        <v>501</v>
+        <v>513</v>
       </c>
       <c r="K243" s="4" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="L243" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M243" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N243" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O243" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P243" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q243" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R243" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S243" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T243" s="4" t="s">
         <v>2020</v>
       </c>
       <c r="U243" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="V243" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W243" s="4" t="s">
+        <v>3101</v>
+      </c>
+      <c r="X243" s="4" t="s">
         <v>3102</v>
       </c>
-      <c r="X243" s="4" t="s">
+      <c r="Y243" s="4" t="s">
         <v>3103</v>
       </c>
-      <c r="Y243" s="4" t="s">
+      <c r="Z243" s="4" t="s">
         <v>3104</v>
       </c>
-      <c r="Z243" s="4" t="s">
+      <c r="AA243" s="4" t="s">
         <v>3105</v>
       </c>
-      <c r="AA243" s="4" t="s">
+      <c r="AB243" s="4" t="s">
         <v>3106</v>
-      </c>
-[...1 lines deleted...]
-        <v>3107</v>
       </c>
       <c r="AC243" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD243" s="4"/>
       <c r="AE243" s="4"/>
       <c r="AF243" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG243" s="4"/>
       <c r="AH243" s="4"/>
       <c r="AI243" s="4"/>
       <c r="AJ243" s="4"/>
     </row>
     <row r="244">
       <c r="A244" s="4" t="s">
+        <v>3107</v>
+      </c>
+      <c r="B244" s="4" t="s">
         <v>3108</v>
-      </c>
-[...1 lines deleted...]
-        <v>3109</v>
       </c>
       <c r="C244" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D244" s="4" t="s">
-        <v>2208</v>
+        <v>2166</v>
       </c>
       <c r="E244" s="4" t="s">
-        <v>3110</v>
+        <v>3109</v>
       </c>
       <c r="F244" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G244" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H244" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I244" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J244" s="4" t="s">
+        <v>3110</v>
+      </c>
+      <c r="K244" s="4" t="s">
         <v>3111</v>
       </c>
-      <c r="K244" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L244" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M244" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N244" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O244" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P244" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q244" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R244" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S244" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T244" s="4" t="s">
-        <v>2118</v>
+        <v>2052</v>
       </c>
       <c r="U244" s="4" t="s">
-        <v>2119</v>
+        <v>2053</v>
       </c>
       <c r="V244" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W244" s="4" t="s">
+        <v>3112</v>
+      </c>
+      <c r="X244" s="4" t="s">
         <v>3113</v>
       </c>
-      <c r="X244" s="4" t="s">
+      <c r="Y244" s="4" t="s">
         <v>3114</v>
       </c>
-      <c r="Y244" s="4" t="s">
+      <c r="Z244" s="4" t="s">
         <v>3115</v>
       </c>
-      <c r="Z244" s="4" t="s">
+      <c r="AA244" s="4" t="s">
         <v>3116</v>
       </c>
-      <c r="AA244" s="4" t="s">
+      <c r="AB244" s="4" t="s">
         <v>3117</v>
-      </c>
-[...1 lines deleted...]
-        <v>3118</v>
       </c>
       <c r="AC244" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD244" s="4"/>
       <c r="AE244" s="4"/>
       <c r="AF244" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG244" s="4"/>
       <c r="AH244" s="4"/>
       <c r="AI244" s="4" t="s">
-        <v>3108</v>
+        <v>3107</v>
       </c>
       <c r="AJ244" s="4" t="s">
-        <v>3119</v>
+        <v>3118</v>
       </c>
     </row>
     <row r="245">
       <c r="A245" s="4" t="s">
+        <v>3119</v>
+      </c>
+      <c r="B245" s="4" t="s">
         <v>3120</v>
-      </c>
-[...1 lines deleted...]
-        <v>3121</v>
       </c>
       <c r="C245" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D245" s="4" t="s">
         <v>2612</v>
       </c>
       <c r="E245" s="4" t="s">
-        <v>3122</v>
+        <v>3121</v>
       </c>
       <c r="F245" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G245" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H245" s="4" t="s">
         <v>2614</v>
       </c>
       <c r="I245" s="4" t="s">
         <v>2615</v>
       </c>
       <c r="J245" s="4" t="s">
+        <v>3122</v>
+      </c>
+      <c r="K245" s="4" t="s">
         <v>3123</v>
       </c>
-      <c r="K245" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L245" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M245" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N245" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O245" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P245" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q245" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R245" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S245" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T245" s="4" t="s">
-        <v>2373</v>
+        <v>2347</v>
       </c>
       <c r="U245" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="V245" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W245" s="4" t="s">
+        <v>3124</v>
+      </c>
+      <c r="X245" s="4" t="s">
         <v>3125</v>
       </c>
-      <c r="X245" s="4" t="s">
+      <c r="Y245" s="4" t="s">
         <v>3126</v>
       </c>
-      <c r="Y245" s="4" t="s">
+      <c r="Z245" s="4" t="s">
         <v>3127</v>
       </c>
-      <c r="Z245" s="4" t="s">
+      <c r="AA245" s="4" t="s">
         <v>3128</v>
       </c>
-      <c r="AA245" s="4" t="s">
+      <c r="AB245" s="4" t="s">
         <v>3129</v>
-      </c>
-[...1 lines deleted...]
-        <v>3130</v>
       </c>
       <c r="AC245" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD245" s="4"/>
       <c r="AE245" s="4"/>
       <c r="AF245" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG245" s="4"/>
       <c r="AH245" s="4"/>
       <c r="AI245" s="4"/>
       <c r="AJ245" s="4"/>
     </row>
     <row r="246">
       <c r="A246" s="4" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B246" s="4" t="s">
         <v>3131</v>
       </c>
-      <c r="B246" s="4" t="s">
+      <c r="C246" s="4" t="s">
         <v>3132</v>
       </c>
-      <c r="C246" s="4" t="s">
+      <c r="D246" s="4" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E246" s="4" t="s">
         <v>3133</v>
-      </c>
-[...4 lines deleted...]
-        <v>3134</v>
       </c>
       <c r="F246" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G246" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H246" s="4" t="s">
-        <v>2315</v>
+        <v>2360</v>
       </c>
       <c r="I246" s="4" t="s">
-        <v>2316</v>
+        <v>2361</v>
       </c>
       <c r="J246" s="4" t="s">
+        <v>3134</v>
+      </c>
+      <c r="K246" s="4" t="s">
         <v>3135</v>
       </c>
-      <c r="K246" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L246" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M246" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N246" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O246" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P246" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q246" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R246" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S246" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T246" s="4" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="U246" s="4" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="V246" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W246" s="4" t="s">
+        <v>3136</v>
+      </c>
+      <c r="X246" s="4" t="s">
         <v>3137</v>
       </c>
-      <c r="X246" s="4" t="s">
+      <c r="Y246" s="4" t="s">
         <v>3138</v>
       </c>
-      <c r="Y246" s="4" t="s">
+      <c r="Z246" s="4" t="s">
         <v>3139</v>
       </c>
-      <c r="Z246" s="4" t="s">
+      <c r="AA246" s="4" t="s">
         <v>3140</v>
       </c>
-      <c r="AA246" s="4" t="s">
+      <c r="AB246" s="4" t="s">
         <v>3141</v>
-      </c>
-[...1 lines deleted...]
-        <v>3142</v>
       </c>
       <c r="AC246" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD246" s="4"/>
       <c r="AE246" s="4"/>
       <c r="AF246" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG246" s="4"/>
       <c r="AH246" s="4"/>
       <c r="AI246" s="4"/>
       <c r="AJ246" s="4"/>
     </row>
     <row r="247">
       <c r="A247" s="4" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B247" s="4" t="s">
         <v>3143</v>
       </c>
-      <c r="B247" s="4" t="s">
+      <c r="C247" s="4" t="s">
         <v>3144</v>
       </c>
-      <c r="C247" s="4" t="s">
+      <c r="D247" s="4" t="s">
         <v>3145</v>
       </c>
-      <c r="D247" s="4" t="s">
+      <c r="E247" s="4" t="s">
         <v>3146</v>
-      </c>
-[...1 lines deleted...]
-        <v>3147</v>
       </c>
       <c r="F247" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G247" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H247" s="4" t="s">
         <v>2222</v>
       </c>
       <c r="I247" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="J247" s="4" t="s">
+        <v>3147</v>
+      </c>
+      <c r="K247" s="4" t="s">
         <v>3148</v>
       </c>
-      <c r="K247" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L247" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M247" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N247" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O247" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P247" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q247" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R247" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S247" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T247" s="4" t="s">
         <v>2020</v>
       </c>
       <c r="U247" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="V247" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W247" s="4" t="s">
+        <v>3149</v>
+      </c>
+      <c r="X247" s="4" t="s">
         <v>3150</v>
       </c>
-      <c r="X247" s="4" t="s">
+      <c r="Y247" s="4" t="s">
         <v>3151</v>
       </c>
-      <c r="Y247" s="4" t="s">
+      <c r="Z247" s="4" t="s">
         <v>3152</v>
       </c>
-      <c r="Z247" s="4" t="s">
+      <c r="AA247" s="4" t="s">
         <v>3153</v>
       </c>
-      <c r="AA247" s="4" t="s">
+      <c r="AB247" s="4" t="s">
         <v>3154</v>
-      </c>
-[...1 lines deleted...]
-        <v>3155</v>
       </c>
       <c r="AC247" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD247" s="4"/>
       <c r="AE247" s="4"/>
       <c r="AF247" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG247" s="4"/>
       <c r="AH247" s="4"/>
       <c r="AI247" s="4"/>
       <c r="AJ247" s="4"/>
     </row>
     <row r="248">
       <c r="A248" s="4" t="s">
+        <v>3155</v>
+      </c>
+      <c r="B248" s="4" t="s">
         <v>3156</v>
-      </c>
-[...1 lines deleted...]
-        <v>3157</v>
       </c>
       <c r="C248" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D248" s="4" t="s">
+        <v>3157</v>
+      </c>
+      <c r="E248" s="4" t="s">
         <v>3158</v>
-      </c>
-[...1 lines deleted...]
-        <v>3159</v>
       </c>
       <c r="F248" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G248" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H248" s="4" t="s">
-        <v>2684</v>
+        <v>2682</v>
       </c>
       <c r="I248" s="4" t="s">
-        <v>2685</v>
+        <v>2683</v>
       </c>
       <c r="J248" s="4" t="s">
+        <v>3159</v>
+      </c>
+      <c r="K248" s="4" t="s">
         <v>3160</v>
       </c>
-      <c r="K248" s="4" t="s">
+      <c r="L248" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M248" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N248" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O248" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P248" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q248" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="R248" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S248" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T248" s="4" t="s">
+        <v>2052</v>
+      </c>
+      <c r="U248" s="4" t="s">
+        <v>2053</v>
+      </c>
+      <c r="V248" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W248" s="4" t="s">
         <v>3161</v>
       </c>
-      <c r="L248" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W248" s="4" t="s">
+      <c r="X248" s="4" t="s">
         <v>3162</v>
       </c>
-      <c r="X248" s="4" t="s">
+      <c r="Y248" s="4" t="s">
         <v>3163</v>
       </c>
-      <c r="Y248" s="4" t="s">
+      <c r="Z248" s="4" t="s">
         <v>3164</v>
       </c>
-      <c r="Z248" s="4" t="s">
+      <c r="AA248" s="4" t="s">
         <v>3165</v>
       </c>
-      <c r="AA248" s="4" t="s">
+      <c r="AB248" s="4" t="s">
         <v>3166</v>
       </c>
-      <c r="AB248" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC248" s="4" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="AD248" s="4"/>
       <c r="AE248" s="4"/>
       <c r="AF248" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG248" s="4"/>
       <c r="AH248" s="4"/>
       <c r="AI248" s="4"/>
       <c r="AJ248" s="4"/>
     </row>
     <row r="249">
       <c r="A249" s="4" t="s">
+        <v>3167</v>
+      </c>
+      <c r="B249" s="4" t="s">
         <v>3168</v>
-      </c>
-[...1 lines deleted...]
-        <v>3169</v>
       </c>
       <c r="C249" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D249" s="4" t="s">
+        <v>3169</v>
+      </c>
+      <c r="E249" s="4" t="s">
         <v>3170</v>
-      </c>
-[...1 lines deleted...]
-        <v>3171</v>
       </c>
       <c r="F249" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G249" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H249" s="4" t="s">
-        <v>2157</v>
+        <v>2193</v>
       </c>
       <c r="I249" s="4" t="s">
-        <v>2158</v>
+        <v>2194</v>
       </c>
       <c r="J249" s="4" t="s">
+        <v>3171</v>
+      </c>
+      <c r="K249" s="4" t="s">
         <v>3172</v>
       </c>
-      <c r="K249" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L249" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M249" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N249" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O249" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P249" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q249" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R249" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S249" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T249" s="4" t="s">
-        <v>2103</v>
+        <v>2037</v>
       </c>
       <c r="U249" s="4" t="s">
-        <v>2104</v>
+        <v>2038</v>
       </c>
       <c r="V249" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W249" s="4" t="s">
+        <v>3173</v>
+      </c>
+      <c r="X249" s="4" t="s">
         <v>3174</v>
       </c>
-      <c r="X249" s="4" t="s">
+      <c r="Y249" s="4" t="s">
         <v>3175</v>
       </c>
-      <c r="Y249" s="4" t="s">
+      <c r="Z249" s="4" t="s">
         <v>3176</v>
       </c>
-      <c r="Z249" s="4" t="s">
+      <c r="AA249" s="4" t="s">
         <v>3177</v>
       </c>
-      <c r="AA249" s="4" t="s">
+      <c r="AB249" s="4" t="s">
         <v>3178</v>
-      </c>
-[...1 lines deleted...]
-        <v>3179</v>
       </c>
       <c r="AC249" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD249" s="4"/>
       <c r="AE249" s="4"/>
       <c r="AF249" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG249" s="4"/>
       <c r="AH249" s="4"/>
       <c r="AI249" s="4"/>
       <c r="AJ249" s="4"/>
     </row>
     <row r="250">
       <c r="A250" s="4" t="s">
-        <v>3180</v>
+        <v>3179</v>
       </c>
       <c r="B250" s="4" t="s">
+        <v>2678</v>
+      </c>
+      <c r="C250" s="4" t="s">
+        <v>2679</v>
+      </c>
+      <c r="D250" s="4" t="s">
         <v>2680</v>
       </c>
-      <c r="C250" s="4" t="s">
+      <c r="E250" s="4" t="s">
         <v>2681</v>
-      </c>
-[...4 lines deleted...]
-        <v>2683</v>
       </c>
       <c r="F250" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G250" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H250" s="4" t="s">
+        <v>2682</v>
+      </c>
+      <c r="I250" s="4" t="s">
+        <v>2683</v>
+      </c>
+      <c r="J250" s="4" t="s">
         <v>2684</v>
       </c>
-      <c r="I250" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="K250" s="4" t="s">
-        <v>3181</v>
+        <v>3180</v>
       </c>
       <c r="L250" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M250" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N250" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O250" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P250" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q250" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R250" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S250" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T250" s="4" t="s">
-        <v>2118</v>
+        <v>2052</v>
       </c>
       <c r="U250" s="4" t="s">
-        <v>2119</v>
+        <v>2053</v>
       </c>
       <c r="V250" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W250" s="4" t="s">
+        <v>3181</v>
+      </c>
+      <c r="X250" s="4" t="s">
         <v>3182</v>
       </c>
-      <c r="X250" s="4" t="s">
+      <c r="Y250" s="4" t="s">
         <v>3183</v>
       </c>
-      <c r="Y250" s="4" t="s">
+      <c r="Z250" s="4" t="s">
         <v>3184</v>
       </c>
-      <c r="Z250" s="4" t="s">
+      <c r="AA250" s="4" t="s">
         <v>3185</v>
       </c>
-      <c r="AA250" s="4" t="s">
+      <c r="AB250" s="4" t="s">
         <v>3186</v>
       </c>
-      <c r="AB250" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC250" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD250" s="4"/>
       <c r="AE250" s="4"/>
       <c r="AF250" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG250" s="4"/>
       <c r="AH250" s="4"/>
       <c r="AI250" s="4"/>
       <c r="AJ250" s="4"/>
     </row>
     <row r="251">
       <c r="A251" s="4" t="s">
-        <v>3188</v>
+        <v>3187</v>
       </c>
       <c r="B251" s="4" t="s">
-        <v>2707</v>
+        <v>2705</v>
       </c>
       <c r="C251" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D251" s="4" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="E251" s="4" t="s">
-        <v>2708</v>
+        <v>2706</v>
       </c>
       <c r="F251" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G251" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H251" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I251" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J251" s="4" t="s">
-        <v>2709</v>
+        <v>2707</v>
       </c>
       <c r="K251" s="4" t="s">
-        <v>3189</v>
+        <v>3188</v>
       </c>
       <c r="L251" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M251" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N251" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O251" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P251" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q251" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R251" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S251" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T251" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U251" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V251" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W251" s="4" t="s">
+        <v>3189</v>
+      </c>
+      <c r="X251" s="4" t="s">
         <v>3190</v>
       </c>
-      <c r="X251" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="Y251" s="4" t="s">
+        <v>2711</v>
+      </c>
+      <c r="Z251" s="4" t="s">
+        <v>2712</v>
+      </c>
+      <c r="AA251" s="4" t="s">
         <v>2713</v>
       </c>
-      <c r="Z251" s="4" t="s">
+      <c r="AB251" s="4" t="s">
         <v>2714</v>
       </c>
-      <c r="AA251" s="4" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="AC251" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD251" s="4"/>
       <c r="AE251" s="4"/>
       <c r="AF251" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG251" s="4"/>
       <c r="AH251" s="4"/>
       <c r="AI251" s="4"/>
       <c r="AJ251" s="4"/>
     </row>
     <row r="252">
       <c r="A252" s="4" t="s">
+        <v>3191</v>
+      </c>
+      <c r="B252" s="4" t="s">
         <v>3192</v>
       </c>
-      <c r="B252" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C252" s="4" t="s">
-        <v>1780</v>
+        <v>1745</v>
       </c>
       <c r="D252" s="4" t="s">
         <v>2612</v>
       </c>
       <c r="E252" s="4" t="s">
         <v>2613</v>
       </c>
       <c r="F252" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G252" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H252" s="4" t="s">
         <v>2614</v>
       </c>
       <c r="I252" s="4" t="s">
         <v>2615</v>
       </c>
       <c r="J252" s="4" t="s">
         <v>583</v>
       </c>
       <c r="K252" s="4" t="s">
-        <v>3194</v>
+        <v>3193</v>
       </c>
       <c r="L252" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M252" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N252" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O252" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P252" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q252" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R252" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S252" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T252" s="4" t="s">
-        <v>2373</v>
+        <v>2347</v>
       </c>
       <c r="U252" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="V252" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W252" s="4" t="s">
+        <v>3194</v>
+      </c>
+      <c r="X252" s="4" t="s">
         <v>3195</v>
       </c>
-      <c r="X252" s="4" t="s">
+      <c r="Y252" s="4" t="s">
         <v>3196</v>
       </c>
-      <c r="Y252" s="4" t="s">
+      <c r="Z252" s="4" t="s">
         <v>3197</v>
       </c>
-      <c r="Z252" s="4" t="s">
+      <c r="AA252" s="4" t="s">
         <v>3198</v>
       </c>
-      <c r="AA252" s="4" t="s">
+      <c r="AB252" s="4" t="s">
         <v>3199</v>
       </c>
-      <c r="AB252" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC252" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD252" s="4"/>
       <c r="AE252" s="4"/>
       <c r="AF252" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG252" s="4"/>
       <c r="AH252" s="4"/>
       <c r="AI252" s="4"/>
       <c r="AJ252" s="4"/>
     </row>
     <row r="253">
       <c r="A253" s="4" t="s">
-        <v>3201</v>
+        <v>3200</v>
       </c>
       <c r="B253" s="4" t="s">
         <v>2623</v>
       </c>
       <c r="C253" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D253" s="4" t="s">
         <v>2220</v>
       </c>
       <c r="E253" s="4" t="s">
         <v>2624</v>
       </c>
       <c r="F253" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G253" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H253" s="4" t="s">
         <v>2222</v>
       </c>
       <c r="I253" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="J253" s="4" t="s">
         <v>2625</v>
       </c>
       <c r="K253" s="4" t="s">
-        <v>3202</v>
+        <v>3201</v>
       </c>
       <c r="L253" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M253" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N253" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O253" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P253" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q253" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R253" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S253" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T253" s="4" t="s">
         <v>2020</v>
       </c>
       <c r="U253" s="4" t="s">
         <v>2021</v>
       </c>
       <c r="V253" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W253" s="4" t="s">
+        <v>3202</v>
+      </c>
+      <c r="X253" s="4" t="s">
         <v>3203</v>
       </c>
-      <c r="X253" s="4" t="s">
+      <c r="Y253" s="4" t="s">
         <v>3204</v>
       </c>
-      <c r="Y253" s="4" t="s">
+      <c r="Z253" s="4" t="s">
         <v>3205</v>
       </c>
-      <c r="Z253" s="4" t="s">
+      <c r="AA253" s="4" t="s">
         <v>3206</v>
       </c>
-      <c r="AA253" s="4" t="s">
+      <c r="AB253" s="4" t="s">
         <v>3207</v>
       </c>
-      <c r="AB253" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC253" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD253" s="4"/>
       <c r="AE253" s="4"/>
       <c r="AF253" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG253" s="4"/>
       <c r="AH253" s="4"/>
       <c r="AI253" s="4"/>
       <c r="AJ253" s="4"/>
     </row>
     <row r="254">
       <c r="A254" s="4" t="s">
-        <v>3209</v>
+        <v>3208</v>
       </c>
       <c r="B254" s="4" t="s">
-        <v>2658</v>
+        <v>2634</v>
       </c>
       <c r="C254" s="4" t="s">
-        <v>2659</v>
+        <v>2635</v>
       </c>
       <c r="D254" s="4" t="s">
-        <v>2660</v>
+        <v>2636</v>
       </c>
       <c r="E254" s="4" t="s">
-        <v>2661</v>
+        <v>2637</v>
       </c>
       <c r="F254" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G254" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H254" s="4" t="s">
-        <v>2315</v>
+        <v>2360</v>
       </c>
       <c r="I254" s="4" t="s">
-        <v>2316</v>
+        <v>2361</v>
       </c>
       <c r="J254" s="4" t="s">
-        <v>2662</v>
+        <v>2638</v>
       </c>
       <c r="K254" s="4" t="s">
-        <v>3210</v>
+        <v>3209</v>
       </c>
       <c r="L254" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M254" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N254" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O254" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P254" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q254" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R254" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S254" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T254" s="4" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="U254" s="4" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="V254" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W254" s="4" t="s">
+        <v>3210</v>
+      </c>
+      <c r="X254" s="4" t="s">
         <v>3211</v>
       </c>
-      <c r="X254" s="4" t="s">
+      <c r="Y254" s="4" t="s">
         <v>3212</v>
       </c>
-      <c r="Y254" s="4" t="s">
+      <c r="Z254" s="4" t="s">
         <v>3213</v>
       </c>
-      <c r="Z254" s="4" t="s">
+      <c r="AA254" s="4" t="s">
         <v>3214</v>
       </c>
-      <c r="AA254" s="4" t="s">
+      <c r="AB254" s="4" t="s">
         <v>3215</v>
       </c>
-      <c r="AB254" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC254" s="4" t="s">
-        <v>100</v>
+        <v>577</v>
       </c>
       <c r="AD254" s="4"/>
       <c r="AE254" s="4"/>
       <c r="AF254" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG254" s="4"/>
       <c r="AH254" s="4"/>
       <c r="AI254" s="4"/>
       <c r="AJ254" s="4"/>
     </row>
     <row r="255">
       <c r="A255" s="4" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B255" s="4" t="s">
         <v>3217</v>
-      </c>
-[...1 lines deleted...]
-        <v>3218</v>
       </c>
       <c r="C255" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D255" s="4" t="s">
-        <v>2073</v>
+        <v>2119</v>
       </c>
       <c r="E255" s="4" t="s">
-        <v>2646</v>
+        <v>2659</v>
       </c>
       <c r="F255" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G255" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H255" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I255" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J255" s="4" t="s">
-        <v>2671</v>
+        <v>2669</v>
       </c>
       <c r="K255" s="4" t="s">
-        <v>3219</v>
+        <v>3218</v>
       </c>
       <c r="L255" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M255" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N255" s="4" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="O255" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="P255" s="4" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="Q255" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="R255" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S255" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T255" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U255" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V255" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W255" s="4" t="s">
-        <v>2673</v>
+        <v>2671</v>
       </c>
       <c r="X255" s="4" t="s">
+        <v>3219</v>
+      </c>
+      <c r="Y255" s="4" t="s">
         <v>3220</v>
       </c>
-      <c r="Y255" s="4" t="s">
+      <c r="Z255" s="4" t="s">
         <v>3221</v>
       </c>
-      <c r="Z255" s="4" t="s">
+      <c r="AA255" s="4" t="s">
         <v>3222</v>
       </c>
-      <c r="AA255" s="4" t="s">
+      <c r="AB255" s="4" t="s">
         <v>3223</v>
       </c>
-      <c r="AB255" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC255" s="4" t="s">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="AD255" s="4"/>
       <c r="AE255" s="4"/>
       <c r="AF255" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG255" s="4"/>
       <c r="AH255" s="4"/>
       <c r="AI255" s="4"/>
       <c r="AJ255" s="4"/>
     </row>
     <row r="256">
       <c r="A256" s="4" t="s">
-        <v>3225</v>
+        <v>3224</v>
       </c>
       <c r="B256" s="4" t="s">
-        <v>2718</v>
+        <v>2716</v>
       </c>
       <c r="C256" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D256" s="4" t="s">
-        <v>2073</v>
+        <v>2119</v>
       </c>
       <c r="E256" s="4" t="s">
-        <v>2719</v>
+        <v>2717</v>
       </c>
       <c r="F256" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G256" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H256" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I256" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J256" s="4" t="s">
-        <v>2720</v>
+        <v>2718</v>
       </c>
       <c r="K256" s="4" t="s">
-        <v>3226</v>
+        <v>3225</v>
       </c>
       <c r="L256" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M256" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N256" s="4" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="O256" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="P256" s="4" t="s">
-        <v>558</v>
+        <v>542</v>
       </c>
       <c r="Q256" s="4" t="s">
-        <v>557</v>
+        <v>541</v>
       </c>
       <c r="R256" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S256" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T256" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U256" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V256" s="4" t="s">
-        <v>321</v>
+        <v>303</v>
       </c>
       <c r="W256" s="4" t="s">
+        <v>3226</v>
+      </c>
+      <c r="X256" s="4" t="s">
         <v>3227</v>
       </c>
-      <c r="X256" s="4" t="s">
+      <c r="Y256" s="4" t="s">
         <v>3228</v>
       </c>
-      <c r="Y256" s="4" t="s">
+      <c r="Z256" s="4" t="s">
         <v>3229</v>
       </c>
-      <c r="Z256" s="4" t="s">
+      <c r="AA256" s="4" t="s">
         <v>3230</v>
       </c>
-      <c r="AA256" s="4" t="s">
+      <c r="AB256" s="4" t="s">
         <v>3231</v>
       </c>
-      <c r="AB256" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC256" s="4" t="s">
-        <v>669</v>
+        <v>657</v>
       </c>
       <c r="AD256" s="4"/>
       <c r="AE256" s="4"/>
       <c r="AF256" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG256" s="4"/>
       <c r="AH256" s="4"/>
       <c r="AI256" s="4"/>
       <c r="AJ256" s="4"/>
     </row>
     <row r="257">
       <c r="A257" s="4" t="s">
+        <v>3232</v>
+      </c>
+      <c r="B257" s="4" t="s">
         <v>3233</v>
-      </c>
-[...1 lines deleted...]
-        <v>3234</v>
       </c>
       <c r="C257" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D257" s="4" t="s">
+        <v>3234</v>
+      </c>
+      <c r="E257" s="4" t="s">
         <v>3235</v>
-      </c>
-[...1 lines deleted...]
-        <v>3236</v>
       </c>
       <c r="F257" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G257" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H257" s="4" t="s">
+        <v>3236</v>
+      </c>
+      <c r="I257" s="4" t="s">
         <v>3237</v>
       </c>
-      <c r="I257" s="4" t="s">
+      <c r="J257" s="4" t="s">
         <v>3238</v>
       </c>
-      <c r="J257" s="4" t="s">
+      <c r="K257" s="4" t="s">
         <v>3239</v>
       </c>
-      <c r="K257" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L257" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M257" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N257" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O257" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P257" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q257" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R257" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S257" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T257" s="4" t="s">
-        <v>2373</v>
+        <v>2347</v>
       </c>
       <c r="U257" s="4" t="s">
-        <v>2374</v>
+        <v>2348</v>
       </c>
       <c r="V257" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W257" s="4" t="s">
+        <v>3240</v>
+      </c>
+      <c r="X257" s="4" t="s">
         <v>3241</v>
       </c>
-      <c r="X257" s="4" t="s">
+      <c r="Y257" s="4" t="s">
         <v>3242</v>
       </c>
-      <c r="Y257" s="4" t="s">
+      <c r="Z257" s="4" t="s">
         <v>3243</v>
       </c>
-      <c r="Z257" s="4" t="s">
+      <c r="AA257" s="4" t="s">
         <v>3244</v>
       </c>
-      <c r="AA257" s="4" t="s">
+      <c r="AB257" s="4" t="s">
         <v>3245</v>
-      </c>
-[...1 lines deleted...]
-        <v>3246</v>
       </c>
       <c r="AC257" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD257" s="4"/>
       <c r="AE257" s="4"/>
       <c r="AF257" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG257" s="4" t="s">
-        <v>3233</v>
+        <v>3232</v>
       </c>
       <c r="AH257" s="4" t="s">
-        <v>3247</v>
+        <v>3246</v>
       </c>
       <c r="AI257" s="4"/>
       <c r="AJ257" s="4"/>
     </row>
     <row r="258">
       <c r="A258" s="4" t="s">
+        <v>3247</v>
+      </c>
+      <c r="B258" s="4" t="s">
         <v>3248</v>
       </c>
-      <c r="B258" s="4" t="s">
+      <c r="C258" s="4" t="s">
         <v>3249</v>
       </c>
-      <c r="C258" s="4" t="s">
+      <c r="D258" s="4" t="s">
+        <v>2358</v>
+      </c>
+      <c r="E258" s="4" t="s">
         <v>3250</v>
-      </c>
-[...4 lines deleted...]
-        <v>3251</v>
       </c>
       <c r="F258" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G258" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H258" s="4" t="s">
-        <v>2315</v>
+        <v>2360</v>
       </c>
       <c r="I258" s="4" t="s">
-        <v>2316</v>
+        <v>2361</v>
       </c>
       <c r="J258" s="4" t="s">
+        <v>3251</v>
+      </c>
+      <c r="K258" s="4" t="s">
         <v>3252</v>
       </c>
-      <c r="K258" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L258" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M258" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N258" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O258" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P258" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q258" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R258" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S258" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T258" s="4" t="s">
-        <v>2063</v>
+        <v>2109</v>
       </c>
       <c r="U258" s="4" t="s">
-        <v>2064</v>
+        <v>2110</v>
       </c>
       <c r="V258" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W258" s="4" t="s">
+        <v>3253</v>
+      </c>
+      <c r="X258" s="4" t="s">
         <v>3254</v>
       </c>
-      <c r="X258" s="4" t="s">
+      <c r="Y258" s="4" t="s">
         <v>3255</v>
       </c>
-      <c r="Y258" s="4" t="s">
+      <c r="Z258" s="4" t="s">
         <v>3256</v>
       </c>
-      <c r="Z258" s="4" t="s">
+      <c r="AA258" s="4" t="s">
         <v>3257</v>
       </c>
-      <c r="AA258" s="4" t="s">
+      <c r="AB258" s="4" t="s">
         <v>3258</v>
-      </c>
-[...1 lines deleted...]
-        <v>3259</v>
       </c>
       <c r="AC258" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD258" s="4"/>
       <c r="AE258" s="4"/>
       <c r="AF258" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG258" s="4"/>
       <c r="AH258" s="4"/>
       <c r="AI258" s="4"/>
       <c r="AJ258" s="4"/>
     </row>
     <row r="259">
       <c r="A259" s="4" t="s">
+        <v>3259</v>
+      </c>
+      <c r="B259" s="4" t="s">
         <v>3260</v>
-      </c>
-[...1 lines deleted...]
-        <v>3261</v>
       </c>
       <c r="C259" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D259" s="4" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="E259" s="4" t="s">
-        <v>3262</v>
+        <v>3261</v>
       </c>
       <c r="F259" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G259" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H259" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I259" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J259" s="4" t="s">
+        <v>3262</v>
+      </c>
+      <c r="K259" s="4" t="s">
         <v>3263</v>
       </c>
-      <c r="K259" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="L259" s="4" t="s">
-        <v>110</v>
+        <v>85</v>
       </c>
       <c r="M259" s="4" t="s">
-        <v>111</v>
+        <v>86</v>
       </c>
       <c r="N259" s="4" t="s">
         <v>87</v>
       </c>
       <c r="O259" s="4" t="s">
         <v>88</v>
       </c>
       <c r="P259" s="4" t="s">
         <v>89</v>
       </c>
       <c r="Q259" s="4" t="s">
         <v>88</v>
       </c>
       <c r="R259" s="4" t="s">
-        <v>112</v>
+        <v>90</v>
       </c>
       <c r="S259" s="4" t="s">
-        <v>113</v>
+        <v>91</v>
       </c>
       <c r="T259" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U259" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V259" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W259" s="4" t="s">
+        <v>3264</v>
+      </c>
+      <c r="X259" s="4" t="s">
         <v>3265</v>
       </c>
-      <c r="X259" s="4" t="s">
+      <c r="Y259" s="4" t="s">
         <v>3266</v>
       </c>
-      <c r="Y259" s="4" t="s">
+      <c r="Z259" s="4" t="s">
         <v>3267</v>
       </c>
-      <c r="Z259" s="4" t="s">
+      <c r="AA259" s="4" t="s">
         <v>3268</v>
       </c>
-      <c r="AA259" s="4" t="s">
+      <c r="AB259" s="4" t="s">
         <v>3269</v>
-      </c>
-[...1 lines deleted...]
-        <v>3270</v>
       </c>
       <c r="AC259" s="4" t="s">
         <v>87</v>
       </c>
       <c r="AD259" s="4"/>
       <c r="AE259" s="4"/>
       <c r="AF259" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG259" s="4"/>
       <c r="AH259" s="4"/>
       <c r="AI259" s="4"/>
       <c r="AJ259" s="4"/>
     </row>
     <row r="260">
       <c r="A260" s="4" t="s">
-        <v>3271</v>
+        <v>3270</v>
       </c>
       <c r="B260" s="4" t="s">
-        <v>2696</v>
+        <v>2694</v>
       </c>
       <c r="C260" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D260" s="4" t="s">
-        <v>2073</v>
+        <v>2119</v>
       </c>
       <c r="E260" s="4" t="s">
-        <v>2697</v>
+        <v>2695</v>
       </c>
       <c r="F260" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G260" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H260" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I260" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J260" s="4" t="s">
-        <v>2698</v>
+        <v>2696</v>
       </c>
       <c r="K260" s="4" t="s">
-        <v>3272</v>
+        <v>3271</v>
       </c>
       <c r="L260" s="4" t="s">
-        <v>85</v>
+        <v>567</v>
       </c>
       <c r="M260" s="4" t="s">
-        <v>86</v>
+        <v>568</v>
       </c>
       <c r="N260" s="4" t="s">
-        <v>335</v>
+        <v>317</v>
       </c>
       <c r="O260" s="4" t="s">
-        <v>336</v>
+        <v>318</v>
       </c>
       <c r="P260" s="4" t="s">
-        <v>337</v>
+        <v>319</v>
       </c>
       <c r="Q260" s="4" t="s">
-        <v>338</v>
+        <v>320</v>
       </c>
       <c r="R260" s="4" t="s">
-        <v>90</v>
+        <v>569</v>
       </c>
       <c r="S260" s="4" t="s">
-        <v>91</v>
+        <v>570</v>
       </c>
       <c r="T260" s="4" t="s">
         <v>2004</v>
       </c>
       <c r="U260" s="4" t="s">
         <v>2005</v>
       </c>
       <c r="V260" s="4" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W260" s="4" t="s">
+        <v>3272</v>
+      </c>
+      <c r="X260" s="4" t="s">
         <v>3273</v>
       </c>
-      <c r="X260" s="4" t="s">
+      <c r="Y260" s="4" t="s">
         <v>3274</v>
       </c>
-      <c r="Y260" s="4" t="s">
+      <c r="Z260" s="4" t="s">
         <v>3275</v>
       </c>
-      <c r="Z260" s="4" t="s">
+      <c r="AA260" s="4" t="s">
         <v>3276</v>
       </c>
-      <c r="AA260" s="4" t="s">
+      <c r="AB260" s="4" t="s">
         <v>3277</v>
-      </c>
-[...1 lines deleted...]
-        <v>3278</v>
       </c>
       <c r="AC260" s="4" t="s">
         <v>591</v>
       </c>
       <c r="AD260" s="4"/>
       <c r="AE260" s="4"/>
       <c r="AF260" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG260" s="4"/>
       <c r="AH260" s="4"/>
       <c r="AI260" s="4"/>
       <c r="AJ260" s="4"/>
     </row>
     <row r="261">
       <c r="A261" s="4" t="s">
+        <v>3278</v>
+      </c>
+      <c r="B261" s="4" t="s">
         <v>3279</v>
-      </c>
-[...1 lines deleted...]
-        <v>3280</v>
       </c>
       <c r="C261" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D261" s="4" t="s">
-        <v>3170</v>
+        <v>3169</v>
       </c>
       <c r="E261" s="4" t="s">
-        <v>3281</v>
+        <v>3280</v>
       </c>
       <c r="F261" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G261" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H261" s="4" t="s">
-        <v>2157</v>
+        <v>2193</v>
       </c>
       <c r="I261" s="4" t="s">
-        <v>2158</v>
+        <v>2194</v>
       </c>
       <c r="J261" s="4" t="s">
+        <v>3281</v>
+      </c>
+      <c r="K261" s="4" t="s">
         <v>3282</v>
       </c>
-      <c r="K261" s="4" t="s">
+      <c r="L261" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M261" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N261" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O261" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P261" s="4" t="s">
+        <v>528</v>
+      </c>
+      <c r="Q261" s="4" t="s">
+        <v>529</v>
+      </c>
+      <c r="R261" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S261" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T261" s="4" t="s">
+        <v>2037</v>
+      </c>
+      <c r="U261" s="4" t="s">
+        <v>2038</v>
+      </c>
+      <c r="V261" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W261" s="4" t="s">
         <v>3283</v>
       </c>
-      <c r="L261" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W261" s="4" t="s">
+      <c r="X261" s="4" t="s">
         <v>3284</v>
       </c>
-      <c r="X261" s="4" t="s">
+      <c r="Y261" s="4" t="s">
         <v>3285</v>
       </c>
-      <c r="Y261" s="4" t="s">
+      <c r="Z261" s="4" t="s">
         <v>3286</v>
       </c>
-      <c r="Z261" s="4" t="s">
+      <c r="AA261" s="4" t="s">
         <v>3287</v>
       </c>
-      <c r="AA261" s="4" t="s">
+      <c r="AB261" s="4" t="s">
         <v>3288</v>
       </c>
-      <c r="AB261" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC261" s="4" t="s">
-        <v>1358</v>
+        <v>1344</v>
       </c>
       <c r="AD261" s="4"/>
       <c r="AE261" s="4"/>
       <c r="AF261" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG261" s="4"/>
       <c r="AH261" s="4"/>
       <c r="AI261" s="4"/>
       <c r="AJ261" s="4"/>
     </row>
     <row r="262">
       <c r="A262" s="4" t="s">
+        <v>3289</v>
+      </c>
+      <c r="B262" s="4" t="s">
         <v>3290</v>
-      </c>
-[...1 lines deleted...]
-        <v>3291</v>
       </c>
       <c r="C262" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D262" s="4" t="s">
-        <v>2313</v>
+        <v>2358</v>
       </c>
       <c r="E262" s="4" t="s">
-        <v>3292</v>
+        <v>3291</v>
       </c>
       <c r="F262" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G262" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H262" s="4" t="s">
-        <v>2315</v>
+        <v>2360</v>
       </c>
       <c r="I262" s="4" t="s">
-        <v>2316</v>
+        <v>2361</v>
       </c>
       <c r="J262" s="4" t="s">
+        <v>3292</v>
+      </c>
+      <c r="K262" s="4" t="s">
         <v>3293</v>
       </c>
-      <c r="K262" s="4" t="s">
+      <c r="L262" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M262" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N262" s="4" t="s">
+        <v>317</v>
+      </c>
+      <c r="O262" s="4" t="s">
+        <v>318</v>
+      </c>
+      <c r="P262" s="4" t="s">
+        <v>335</v>
+      </c>
+      <c r="Q262" s="4" t="s">
+        <v>336</v>
+      </c>
+      <c r="R262" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S262" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T262" s="4" t="s">
+        <v>2109</v>
+      </c>
+      <c r="U262" s="4" t="s">
+        <v>2110</v>
+      </c>
+      <c r="V262" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W262" s="4" t="s">
         <v>3294</v>
       </c>
-      <c r="L262" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W262" s="4" t="s">
+      <c r="X262" s="4" t="s">
         <v>3295</v>
       </c>
-      <c r="X262" s="4" t="s">
+      <c r="Y262" s="4" t="s">
         <v>3296</v>
       </c>
-      <c r="Y262" s="4" t="s">
+      <c r="Z262" s="4" t="s">
         <v>3297</v>
       </c>
-      <c r="Z262" s="4" t="s">
+      <c r="AA262" s="4" t="s">
         <v>3298</v>
       </c>
-      <c r="AA262" s="4" t="s">
+      <c r="AB262" s="4" t="s">
         <v>3299</v>
       </c>
-      <c r="AB262" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC262" s="4" t="s">
-        <v>361</v>
+        <v>343</v>
       </c>
       <c r="AD262" s="4"/>
       <c r="AE262" s="4"/>
       <c r="AF262" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG262" s="4"/>
       <c r="AH262" s="4"/>
       <c r="AI262" s="4"/>
       <c r="AJ262" s="4"/>
     </row>
     <row r="263">
       <c r="A263" s="4" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B263" s="4" t="s">
         <v>3301</v>
-      </c>
-[...1 lines deleted...]
-        <v>3302</v>
       </c>
       <c r="C263" s="4" t="s">
         <v>49</v>
       </c>
       <c r="D263" s="4" t="s">
-        <v>2142</v>
+        <v>2178</v>
       </c>
       <c r="E263" s="4" t="s">
-        <v>3303</v>
+        <v>3302</v>
       </c>
       <c r="F263" s="4" t="s">
         <v>1969</v>
       </c>
       <c r="G263" s="4" t="s">
         <v>1970</v>
       </c>
       <c r="H263" s="4" t="s">
-        <v>2075</v>
+        <v>2121</v>
       </c>
       <c r="I263" s="4" t="s">
-        <v>2076</v>
+        <v>2122</v>
       </c>
       <c r="J263" s="4" t="s">
+        <v>3303</v>
+      </c>
+      <c r="K263" s="4" t="s">
         <v>3304</v>
       </c>
-      <c r="K263" s="4" t="s">
+      <c r="L263" s="4" t="s">
+        <v>85</v>
+      </c>
+      <c r="M263" s="4" t="s">
+        <v>86</v>
+      </c>
+      <c r="N263" s="4" t="s">
+        <v>540</v>
+      </c>
+      <c r="O263" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="P263" s="4" t="s">
+        <v>542</v>
+      </c>
+      <c r="Q263" s="4" t="s">
+        <v>541</v>
+      </c>
+      <c r="R263" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="S263" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="T263" s="4" t="s">
+        <v>2052</v>
+      </c>
+      <c r="U263" s="4" t="s">
+        <v>2053</v>
+      </c>
+      <c r="V263" s="4" t="s">
+        <v>303</v>
+      </c>
+      <c r="W263" s="4" t="s">
         <v>3305</v>
       </c>
-      <c r="L263" s="4" t="s">
-[...32 lines deleted...]
-      <c r="W263" s="4" t="s">
+      <c r="X263" s="4" t="s">
         <v>3306</v>
       </c>
-      <c r="X263" s="4" t="s">
+      <c r="Y263" s="4" t="s">
         <v>3307</v>
       </c>
-      <c r="Y263" s="4" t="s">
+      <c r="Z263" s="4" t="s">
         <v>3308</v>
       </c>
-      <c r="Z263" s="4" t="s">
+      <c r="AA263" s="4" t="s">
         <v>3309</v>
       </c>
-      <c r="AA263" s="4" t="s">
+      <c r="AB263" s="4" t="s">
         <v>3310</v>
       </c>
-      <c r="AB263" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AC263" s="4" t="s">
-        <v>556</v>
+        <v>540</v>
       </c>
       <c r="AD263" s="4"/>
       <c r="AE263" s="4"/>
       <c r="AF263" s="4" t="s">
         <v>101</v>
       </c>
       <c r="AG263" s="4"/>
       <c r="AH263" s="4"/>
       <c r="AI263" s="4"/>
       <c r="AJ263" s="4"/>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" horizontalDpi="300" verticalDpi="300" r:id="rId2"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <coreProperties xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">